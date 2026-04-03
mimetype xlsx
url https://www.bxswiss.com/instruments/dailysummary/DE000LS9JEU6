--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f997a14c64d44b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cad79e382947dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff4072d6bd374959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c10e9a1e3f45af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a61fd79d4784c3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff4072d6bd374959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3b4b2211234ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c10e9a1e3f45af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>