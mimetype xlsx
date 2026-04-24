--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21cad79e382947dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6dc770deac41f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99c10e9a1e3f45af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a83e22c5864836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd3b4b2211234ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99c10e9a1e3f45af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe9b9c0e1646d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a83e22c5864836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>