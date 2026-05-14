--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca6dc770deac41f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02692328d444089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52a83e22c5864836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d04a246605045db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdafe9b9c0e1646d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52a83e22c5864836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f8ed901a8d407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d04a246605045db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>