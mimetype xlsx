--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc02692328d444089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fafd22de29646d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d04a246605045db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70df15cef40945f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3f8ed901a8d407d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d04a246605045db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f57a0f002f4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70df15cef40945f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...284 lines deleted...]
-          <x:t>271,982</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,263</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,165</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>