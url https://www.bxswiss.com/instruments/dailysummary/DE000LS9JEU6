--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fafd22de29646d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12ef858012c4de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70df15cef40945f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa00973151d4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21f57a0f002f4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70df15cef40945f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f00ff29f0954274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa00973151d4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>