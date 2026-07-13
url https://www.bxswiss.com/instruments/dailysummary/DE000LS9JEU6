--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb12ef858012c4de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974c50b4583d4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa00973151d4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9392fda2aec44e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f00ff29f0954274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa00973151d4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50228709e79469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9392fda2aec44e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>