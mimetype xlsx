--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974c50b4583d4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6681b4e154c34985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9392fda2aec44e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5197852b97c544ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50228709e79469f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9392fda2aec44e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577968f79de94e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5197852b97c544ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>