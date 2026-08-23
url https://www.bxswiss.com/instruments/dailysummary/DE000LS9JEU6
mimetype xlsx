--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6681b4e154c34985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2491945f5c264c41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5197852b97c544ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb15d1d86d94fa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R577968f79de94e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5197852b97c544ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9341d119d6b24df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb15d1d86d94fa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>291,787</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>289,556</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>293,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,598</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>