--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2491945f5c264c41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4278f4bae54f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eb15d1d86d94fa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce91345898b9414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9341d119d6b24df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eb15d1d86d94fa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3969dc71080d41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce91345898b9414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>