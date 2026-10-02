--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d4278f4bae54f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc62d16e4134557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce91345898b9414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8523309040d5477b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3969dc71080d41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce91345898b9414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35ab1d33595461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8523309040d5477b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>