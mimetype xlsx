--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc62d16e4134557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf0ad3a188a1473c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8523309040d5477b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re620ad3f6ce144f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc35ab1d33595461a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8523309040d5477b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeb35509e5104d18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re620ad3f6ce144f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schöne Neue Welt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>