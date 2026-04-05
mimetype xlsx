--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1a8ac0c6994c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a08e24036944e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fcf40c244eb4572"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfce232889f4576"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re659515cd55b491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fcf40c244eb4572" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c89edd0dc44bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfce232889f4576" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>75,485</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>74,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>73,989</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>