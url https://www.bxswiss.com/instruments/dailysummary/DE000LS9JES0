--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a08e24036944e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71cc577f85941d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcfce232889f4576"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e0898589de46ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c89edd0dc44bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcfce232889f4576" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58a3e41806443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e0898589de46ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>74,905</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,593</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>