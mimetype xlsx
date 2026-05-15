--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra71cc577f85941d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00202401af9540dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3e0898589de46ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0fc22d0ddf4010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc58a3e41806443a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3e0898589de46ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99b11a0d1544c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0fc22d0ddf4010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>75,168</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,143</x:t>
-[...377 lines deleted...]
-          <x:t>75,126</x:t>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>