--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00202401af9540dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6742a67fde864ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b0fc22d0ddf4010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd50dc6e312411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99b11a0d1544c07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b0fc22d0ddf4010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386ac38e3e37421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd50dc6e312411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>