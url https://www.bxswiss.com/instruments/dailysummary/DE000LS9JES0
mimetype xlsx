--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6742a67fde864ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded007ced3084591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd50dc6e312411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1f2dc7e08d42c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386ac38e3e37421c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd50dc6e312411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d5e543cdd64424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1f2dc7e08d42c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,935</x:t>
-[...318 lines deleted...]
-          <x:t>74,593</x:t>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,406</x:t>
-[...274 lines deleted...]
-          <x:t>74,822</x:t>
+          <x:t>74,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>