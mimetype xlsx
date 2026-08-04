--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded007ced3084591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5041e2f23c47e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1f2dc7e08d42c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red75f9c763c24806"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0d5e543cdd64424" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1f2dc7e08d42c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f606d92bb66480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red75f9c763c24806" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>74,849</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,862</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>74,802</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>