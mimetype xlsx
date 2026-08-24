--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5041e2f23c47e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd18b6e0ba54a1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red75f9c763c24806"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa81679487f446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f606d92bb66480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red75f9c763c24806" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1e1bde3fec4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa81679487f446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>74,775</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,791</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...450 lines deleted...]
-          <x:t>75,006</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>74,965</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>