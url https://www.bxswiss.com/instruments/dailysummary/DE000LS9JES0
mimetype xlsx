--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfd18b6e0ba54a1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30307c41c78e4aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aa81679487f446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd618628ce1854b70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1e1bde3fec4492" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aa81679487f446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0b09f24b28484c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd618628ce1854b70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BiopharmFolio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JES0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>75,106</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,092</x:t>
-[...318 lines deleted...]
-          <x:t>75,590</x:t>
+          <x:t>75,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,499</x:t>
-[...161 lines deleted...]
-          <x:t>75,097</x:t>
+          <x:t>75,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>