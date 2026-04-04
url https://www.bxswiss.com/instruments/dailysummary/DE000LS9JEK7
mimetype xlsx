--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7851f2848a474a7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24dad9946144e2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R666941e91ef3415e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad7397c800b490c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reed1a97ab2814c25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R666941e91ef3415e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0890beae7f424f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad7397c800b490c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>187,033</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>