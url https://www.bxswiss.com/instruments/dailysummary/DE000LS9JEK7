--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc24dad9946144e2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48be1dd1fef4010" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad7397c800b490c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73966b3c970d47a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0890beae7f424f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad7397c800b490c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbf32986f5b4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73966b3c970d47a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>