--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd48be1dd1fef4010" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff8bbb313c24ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73966b3c970d47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f86745c68841f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbf32986f5b4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73966b3c970d47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1bb4bfbe6f40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f86745c68841f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>