--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff8bbb313c24ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3ef340204148eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f86745c68841f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5b55648694427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce1bb4bfbe6f40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f86745c68841f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ddb44488d94db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5b55648694427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>