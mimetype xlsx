--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3ef340204148eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1352945d6042fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5b55648694427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c5ea12bdef4b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ddb44488d94db0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5b55648694427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a79fa0b39ab4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c5ea12bdef4b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...198 lines deleted...]
-          <x:t>166,434</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,287</x:t>
-[...404 lines deleted...]
-          <x:t>168,855</x:t>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>