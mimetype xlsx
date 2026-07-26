--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1352945d6042fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1bbade888c45ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70c5ea12bdef4b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425723f9da1e4a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a79fa0b39ab4646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70c5ea12bdef4b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5b07ab7cec4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425723f9da1e4a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,440</x:t>
-[...333 lines deleted...]
-          <x:t>167,072</x:t>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>