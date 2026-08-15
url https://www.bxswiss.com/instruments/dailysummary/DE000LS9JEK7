--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref1bbade888c45ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29187d9477d0438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R425723f9da1e4a4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e485de552df4a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce5b07ab7cec4511" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R425723f9da1e4a4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526bd7b2fe454b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e485de552df4a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>