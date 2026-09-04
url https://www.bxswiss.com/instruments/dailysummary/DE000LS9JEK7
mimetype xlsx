--- v11 (2026-08-15)
+++ v12 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29187d9477d0438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cffa6c299f4486" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e485de552df4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6567b3c8078348a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R526bd7b2fe454b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e485de552df4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb267e7628648b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6567b3c8078348a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>