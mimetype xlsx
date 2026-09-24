--- v12 (2026-09-04)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0cffa6c299f4486" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd2467eb8814e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6567b3c8078348a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7e6786576d4913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb267e7628648b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6567b3c8078348a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d2a8bc145d470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7e6786576d4913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,305</x:t>
-[...475 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>168,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,013</x:t>
-[...63 lines deleted...]
-          <x:t>168,717</x:t>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>