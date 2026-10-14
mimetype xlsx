--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd2467eb8814e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccda25821a0445bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba7e6786576d4913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98c81f662054a3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d2a8bc145d470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba7e6786576d4913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e62de9f299e4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98c81f662054a3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,013</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>168,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,263</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>