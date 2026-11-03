--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccda25821a0445bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61920fc939204748" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98c81f662054a3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree18d28af4264d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e62de9f299e4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98c81f662054a3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d9bfb69d1b34fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree18d28af4264d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Germany TOP Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>