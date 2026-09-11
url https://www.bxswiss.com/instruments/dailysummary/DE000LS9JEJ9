--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab65e42dea844c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81487154ad3e48f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5ce327c2cf4926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93902d0713c42a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9146a6c145cf40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5ce327c2cf4926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb516d09a9e274abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93902d0713c42a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>196,525</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>