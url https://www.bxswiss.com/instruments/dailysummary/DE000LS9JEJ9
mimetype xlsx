--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81487154ad3e48f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdf320dd1a04f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93902d0713c42a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red85c9b093714bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb516d09a9e274abc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93902d0713c42a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d82a2510984fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red85c9b093714bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>