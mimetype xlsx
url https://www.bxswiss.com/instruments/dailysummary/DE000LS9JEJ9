--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdf320dd1a04f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e2f352692c04039" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red85c9b093714bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9313b4595c874be7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d82a2510984fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red85c9b093714bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc524a3dd233247ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9313b4595c874be7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>