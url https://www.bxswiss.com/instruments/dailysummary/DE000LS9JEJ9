--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R502241eaedb14356" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c61c094c124998" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a37eeb98bd4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cff5072189467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eea613dc0f74594" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a37eeb98bd4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d6b27ba11a45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cff5072189467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>