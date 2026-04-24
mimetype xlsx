--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21c61c094c124998" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11dd19aaf2ed4342" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33cff5072189467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra411259b8edc4f97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69d6b27ba11a45d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33cff5072189467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b216e627942455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra411259b8edc4f97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>