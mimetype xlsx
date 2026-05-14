--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11dd19aaf2ed4342" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42725f42e350406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra411259b8edc4f97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cb739166a94f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b216e627942455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra411259b8edc4f97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2647b582b3c74f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cb739166a94f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>