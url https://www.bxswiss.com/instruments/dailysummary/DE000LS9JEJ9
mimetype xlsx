--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42725f42e350406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424bf76e872c43c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09cb739166a94f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc8105074874f4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2647b582b3c74f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09cb739166a94f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86f32af714d4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc8105074874f4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,027</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>180,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,050</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>