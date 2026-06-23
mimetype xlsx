--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R424bf76e872c43c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8470e0e267184bcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc8105074874f4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267008ed8d21434f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86f32af714d4bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc8105074874f4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b94e63f40ee42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267008ed8d21434f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>