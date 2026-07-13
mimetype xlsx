--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8470e0e267184bcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713dc4e7010b4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267008ed8d21434f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ce9c7d2adf49ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b94e63f40ee42d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267008ed8d21434f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b81e0644d64b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ce9c7d2adf49ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>