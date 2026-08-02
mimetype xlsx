--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R713dc4e7010b4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab65e42dea844c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ce9c7d2adf49ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5ce327c2cf4926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1b81e0644d64b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ce9c7d2adf49ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9146a6c145cf40aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5ce327c2cf4926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PS-Dividende</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>