--- v12 (2026-08-31)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc2282b447b4f03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e75f9dc3be4675" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297b83dcb06046d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re787cd2069554a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1293477ebc4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297b83dcb06046d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79044a162196435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re787cd2069554a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>