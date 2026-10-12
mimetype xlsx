--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e75f9dc3be4675" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f254fb9a4a4c50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re787cd2069554a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9c32b51b2744bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79044a162196435c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re787cd2069554a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da62b274ee143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9c32b51b2744bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>