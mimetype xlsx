--- v14 (2026-10-12)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7f254fb9a4a4c50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff9666126b345a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd9c32b51b2744bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36af08bc6bcf4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0da62b274ee143de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd9c32b51b2744bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d501e814c44e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36af08bc6bcf4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>