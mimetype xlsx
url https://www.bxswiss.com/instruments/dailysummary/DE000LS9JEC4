--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9dfda0890de4a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0641c857f12645ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43bb72c21c314910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1127c411da924b6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf48edd3274ea4169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43bb72c21c314910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817f4d45a26d409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1127c411da924b6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>