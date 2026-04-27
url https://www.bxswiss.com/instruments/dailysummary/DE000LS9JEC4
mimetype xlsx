--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0641c857f12645ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04a2392c874492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1127c411da924b6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b75dfe48aa4590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R817f4d45a26d409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1127c411da924b6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5bab63cf2d4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b75dfe48aa4590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>