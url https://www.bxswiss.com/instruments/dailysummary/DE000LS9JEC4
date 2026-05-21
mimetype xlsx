--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re04a2392c874492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcf755aca7b42a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b75dfe48aa4590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5bec7201134d79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a5bab63cf2d4f1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b75dfe48aa4590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4d9428eda94253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5bec7201134d79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>