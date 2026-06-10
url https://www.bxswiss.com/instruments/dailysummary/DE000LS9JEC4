--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbcf755aca7b42a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed8c3a48a564b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde5bec7201134d79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48775d66db674a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b4d9428eda94253" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde5bec7201134d79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c699df6b014ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48775d66db674a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>