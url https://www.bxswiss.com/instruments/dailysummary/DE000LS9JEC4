--- v8 (2026-06-10)
+++ v9 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ed8c3a48a564b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e33a199373642e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48775d66db674a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5a91f5f85b4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c699df6b014ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48775d66db674a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdf2c29ab584a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5a91f5f85b4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>