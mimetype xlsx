--- v9 (2026-07-02)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e33a199373642e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654051b0f8ac4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5a91f5f85b4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d0ba73230e4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbdf2c29ab584a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5a91f5f85b4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e325258474b48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d0ba73230e4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,704</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>