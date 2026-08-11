--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654051b0f8ac4ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883f710695054b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07d0ba73230e4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e67dde91ed4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e325258474b48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07d0ba73230e4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7dbbe7b4ff4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e67dde91ed4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,462</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>