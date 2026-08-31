--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R883f710695054b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdc2282b447b4f03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59e67dde91ed4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R297b83dcb06046d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b7dbbe7b4ff4817" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59e67dde91ed4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d1293477ebc4e74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R297b83dcb06046d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest Golden Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,687</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,207</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>