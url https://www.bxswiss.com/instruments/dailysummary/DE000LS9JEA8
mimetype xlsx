--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736137a2a14e4923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78ee9a82a53401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a13d3ce12604fdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1188aaebe5d46ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9207c9ecaa054944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a13d3ce12604fdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e62fd1884d54d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1188aaebe5d46ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,889</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>