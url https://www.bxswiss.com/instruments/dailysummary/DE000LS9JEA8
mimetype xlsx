--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf78ee9a82a53401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5045f33e07ff4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1188aaebe5d46ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b242320fb374249"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e62fd1884d54d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1188aaebe5d46ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c61a6244ae4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b242320fb374249" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>129,286</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,759</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...415 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>