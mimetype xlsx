--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5045f33e07ff4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4ab5607e1c4ffc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b242320fb374249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8535973ae9bb4ace"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c61a6244ae4605" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b242320fb374249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574ddd5f9d434681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8535973ae9bb4ace" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>