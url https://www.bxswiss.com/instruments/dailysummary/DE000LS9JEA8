--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4ab5607e1c4ffc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e0f8a89c57444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8535973ae9bb4ace"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e57b4483fcf4a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574ddd5f9d434681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8535973ae9bb4ace" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08323f1e319442bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e57b4483fcf4a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>127,496</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,710</x:t>
-[...33 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,067</x:t>
-[...306 lines deleted...]
-          <x:t>125,865</x:t>
+          <x:t>127,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>