--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e0f8a89c57444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d465e98c92e4f14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e57b4483fcf4a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a731124192427b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08323f1e319442bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e57b4483fcf4a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4015c6862f1b4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a731124192427b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>