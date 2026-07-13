--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d465e98c92e4f14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raceb8576236148d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a731124192427b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14969e3f818f4097"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4015c6862f1b4f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a731124192427b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3970e05a454347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14969e3f818f4097" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,112</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>128,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,179</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>