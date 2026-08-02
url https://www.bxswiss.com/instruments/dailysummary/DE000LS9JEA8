--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raceb8576236148d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd5962d136d4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14969e3f818f4097"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9a95b6630c47d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e3970e05a454347" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14969e3f818f4097" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84a913056cb41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9a95b6630c47d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>