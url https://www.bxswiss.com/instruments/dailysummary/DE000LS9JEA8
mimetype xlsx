--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd5962d136d4956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234411d8c2494c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f9a95b6630c47d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4aa775fd8d4955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re84a913056cb41ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f9a95b6630c47d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eebf85e629455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4aa775fd8d4955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>