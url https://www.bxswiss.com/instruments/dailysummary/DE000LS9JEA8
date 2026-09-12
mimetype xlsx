--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R234411d8c2494c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddc84383efb438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e4aa775fd8d4955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f989292a7aa48fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24eebf85e629455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e4aa775fd8d4955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095f1ac7e38e48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f989292a7aa48fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>