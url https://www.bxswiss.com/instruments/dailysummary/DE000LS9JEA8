--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcddc84383efb438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b68260c6c34a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f989292a7aa48fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7941137ac3842ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R095f1ac7e38e48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f989292a7aa48fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5d38c5f5d6434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7941137ac3842ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...296 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,679</x:t>
-[...112 lines deleted...]
-          <x:t>140,699</x:t>
+          <x:t>140,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>139,769</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,624</x:t>
-[...58 lines deleted...]
-          <x:t>139,377</x:t>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>