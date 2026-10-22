--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01b68260c6c34a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212a82b7ef374482" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7941137ac3842ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2bfa94ed2741e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f5d38c5f5d6434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7941137ac3842ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc39dcf031f7c42b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2bfa94ed2741e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenwerte mit Profil</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JEA8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>139,769</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,624</x:t>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...424 lines deleted...]
-          <x:t>139,617</x:t>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>