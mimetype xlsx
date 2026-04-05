--- v3 (2026-02-22)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9163668de884a1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a19e84e3f943fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf971e6c70dc64b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bc8756834a422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92e99f45e8745bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf971e6c70dc64b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cbf16542b04839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bc8756834a422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...387 lines deleted...]
-          <x:t>124,063</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,858</x:t>
-[...215 lines deleted...]
-          <x:t>125,915</x:t>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>