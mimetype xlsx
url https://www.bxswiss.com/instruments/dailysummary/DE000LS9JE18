--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91a19e84e3f943fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf063978468a04535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00bc8756834a422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfb11f7cb15427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41cbf16542b04839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00bc8756834a422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3f500be50b4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfb11f7cb15427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>124,489</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,381</x:t>
-[...571 lines deleted...]
-          <x:t>123,763</x:t>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>