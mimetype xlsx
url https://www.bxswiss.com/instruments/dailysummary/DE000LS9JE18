--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf063978468a04535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea3ba56a9964af6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfb11f7cb15427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd899cc11505341c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3f500be50b4e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfb11f7cb15427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566f911a8c9e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd899cc11505341c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,928</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>