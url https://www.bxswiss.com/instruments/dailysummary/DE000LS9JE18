--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reea3ba56a9964af6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8a3cd9cea4402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd899cc11505341c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4590ac662664913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566f911a8c9e4f15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd899cc11505341c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e065a4eb61e49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4590ac662664913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>131,474</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,723</x:t>
-[...48 lines deleted...]
-          <x:t>132,305</x:t>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,155</x:t>
-[...296 lines deleted...]
-          <x:t>131,816</x:t>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>