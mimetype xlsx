--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b8a3cd9cea4402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531542f6a49446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4590ac662664913"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37031cd6a9444a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e065a4eb61e49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4590ac662664913" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb9489895434a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37031cd6a9444a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,014</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>