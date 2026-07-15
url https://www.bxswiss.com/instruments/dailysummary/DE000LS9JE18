--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb531542f6a49446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295996089879478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37031cd6a9444a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad40a834d8c4715"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb9489895434a12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37031cd6a9444a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497cee45bf0f4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad40a834d8c4715" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>