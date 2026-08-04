--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R295996089879478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf37fde53a7e4913" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdad40a834d8c4715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62754b7a9b5e4402"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R497cee45bf0f4897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdad40a834d8c4715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb307c4809d0c43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62754b7a9b5e4402" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>141,585</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>