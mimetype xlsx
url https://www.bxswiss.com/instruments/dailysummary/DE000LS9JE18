--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf37fde53a7e4913" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626c05719b684bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62754b7a9b5e4402"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R275ad0a1f1b94eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb307c4809d0c43e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62754b7a9b5e4402" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5916d937f664193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R275ad0a1f1b94eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>140,290</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,174</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>141,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>