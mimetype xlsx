--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R626c05719b684bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea59126342e4dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R275ad0a1f1b94eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e638be5dc54085"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5916d937f664193" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R275ad0a1f1b94eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000c7463a069481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e638be5dc54085" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,485 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,828</x:t>
@@ -717,31 +299,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>