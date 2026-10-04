--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfea59126342e4dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777c990bcc1e4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78e638be5dc54085"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174985f35c9d44c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R000c7463a069481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78e638be5dc54085" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e513c5710946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174985f35c9d44c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...74 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,861</x:t>
-[...441 lines deleted...]
-          <x:t>141,903</x:t>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>