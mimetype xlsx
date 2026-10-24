--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R777c990bcc1e4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa721056fbd4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174985f35c9d44c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4e79bd4526431c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e513c5710946c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174985f35c9d44c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a1583d94be43a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4e79bd4526431c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ASO feat MF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JE18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>