--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7348a810f7480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4113ad6ed54f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45586fbe3cf54387"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee779ce5b7e410b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd9f0d7a8194400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45586fbe3cf54387" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fe04d3dcb14d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee779ce5b7e410b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>130,592</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>