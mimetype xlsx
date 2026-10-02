--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f4113ad6ed54f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789938ac8e684347" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee779ce5b7e410b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0518dc9eadc4da1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3fe04d3dcb14d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee779ce5b7e410b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ca927ed5624b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0518dc9eadc4da1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>133,264</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,738</x:t>
-[...614 lines deleted...]
-        <x:is>
           <x:t>134,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>