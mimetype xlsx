--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R789938ac8e684347" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc159f3fe03e648eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0518dc9eadc4da1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71ae55a095e040e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ca927ed5624b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0518dc9eadc4da1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62363685e5fd454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71ae55a095e040e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>