--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc26f0a018d4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389e780b11f14f06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1dece97ac684888"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32648b02fa9b4cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667627beaaf24aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1dece97ac684888" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e76a6b8a274825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32648b02fa9b4cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>