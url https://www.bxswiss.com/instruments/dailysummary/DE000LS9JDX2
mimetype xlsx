--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389e780b11f14f06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a51b1da50f84618" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32648b02fa9b4cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83280c23bb744fb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e76a6b8a274825" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32648b02fa9b4cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra731c8c636ea441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83280c23bb744fb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>126,906</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,090</x:t>
-[...431 lines deleted...]
-          <x:t>123,288</x:t>
+          <x:t>126,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>