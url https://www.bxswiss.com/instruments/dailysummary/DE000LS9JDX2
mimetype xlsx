--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a51b1da50f84618" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea5ca61ab844eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83280c23bb744fb6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4985246a744e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra731c8c636ea441b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83280c23bb744fb6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385dd3844b8943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4985246a744e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>