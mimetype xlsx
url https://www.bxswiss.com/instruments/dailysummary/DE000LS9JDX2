--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea5ca61ab844eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44561ea12b764d29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde4985246a744e63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d5627de1c54bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R385dd3844b8943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde4985246a744e63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd542637c2d7e4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d5627de1c54bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>