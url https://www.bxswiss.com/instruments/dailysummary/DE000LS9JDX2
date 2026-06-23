--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44561ea12b764d29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbece2a79127d49da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d5627de1c54bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4ecd7aa07c4b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd542637c2d7e4085" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d5627de1c54bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ff47f9bec747b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4ecd7aa07c4b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>