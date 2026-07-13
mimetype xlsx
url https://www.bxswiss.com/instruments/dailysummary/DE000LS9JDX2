--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbece2a79127d49da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506bc6f59025490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a4ecd7aa07c4b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680f6b84bc8042fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96ff47f9bec747b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a4ecd7aa07c4b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2097b408aefe44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680f6b84bc8042fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>123,021</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,781</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>123,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>