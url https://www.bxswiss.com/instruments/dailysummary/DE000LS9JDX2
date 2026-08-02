--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R506bc6f59025490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f7348a810f7480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R680f6b84bc8042fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45586fbe3cf54387"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2097b408aefe44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R680f6b84bc8042fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cd9f0d7a8194400" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45586fbe3cf54387" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Preiswert abfischen 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>