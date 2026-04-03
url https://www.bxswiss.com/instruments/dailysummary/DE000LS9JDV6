--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b18309ab4ea4879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2513b392f33643bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaebec461aa446a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416e6e75e29a4522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2df292be8a14cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaebec461aa446a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3840f0fffe4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416e6e75e29a4522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>