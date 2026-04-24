--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2513b392f33643bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5548fee93a4d3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R416e6e75e29a4522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d45286e1464731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca3840f0fffe4ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R416e6e75e29a4522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999da643d5484b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d45286e1464731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>