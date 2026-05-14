--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae5548fee93a4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e62d275c7f44fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d45286e1464731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca9af7c4f6445f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R999da643d5484b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d45286e1464731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3f6b63d95d431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca9af7c4f6445f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>