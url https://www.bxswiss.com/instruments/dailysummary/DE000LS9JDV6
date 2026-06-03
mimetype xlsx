--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e62d275c7f44fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3c1f9f6f174de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca9af7c4f6445f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ec0daac09e4740"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3f6b63d95d431c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca9af7c4f6445f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17342778ddf649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ec0daac09e4740" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>151,868</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,706</x:t>
-[...566 lines deleted...]
-          <x:t>145,808</x:t>
+          <x:t>150,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>