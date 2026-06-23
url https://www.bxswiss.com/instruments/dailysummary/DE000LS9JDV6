--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3c1f9f6f174de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50799e62e564e49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4ec0daac09e4740"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74d12ff924c4d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17342778ddf649ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4ec0daac09e4740" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0767f069a26f406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74d12ff924c4d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>