--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50799e62e564e49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de1c014bd664981" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd74d12ff924c4d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8622513715014ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0767f069a26f406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd74d12ff924c4d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b6b08aa4894100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8622513715014ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,546</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>