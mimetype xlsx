--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7de1c014bd664981" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db86334986448bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8622513715014ed9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67faa04ee9ca4a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b6b08aa4894100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8622513715014ed9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed341a3a4b34ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67faa04ee9ca4a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>