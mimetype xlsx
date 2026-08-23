--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0db86334986448bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfac84845b64eae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67faa04ee9ca4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ba4194533f47bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed341a3a4b34ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67faa04ee9ca4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9bdfdfa2e64452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ba4194533f47bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>