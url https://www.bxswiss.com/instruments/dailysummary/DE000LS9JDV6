--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfac84845b64eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9669b5ccb064ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81ba4194533f47bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6172034fd89a4736"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc9bdfdfa2e64452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81ba4194533f47bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4110b5dee04bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6172034fd89a4736" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,857</x:t>
-[...102 lines deleted...]
-          <x:t>169,297</x:t>
+          <x:t>169,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,443</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>167,193</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>