--- v14 (2026-09-13)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9669b5ccb064ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6331cb2cb84749" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6172034fd89a4736"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7430c06c78474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd4110b5dee04bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6172034fd89a4736" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f88232eb0f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7430c06c78474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>169,443</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,626</x:t>
-[...539 lines deleted...]
-          <x:t>167,037</x:t>
+          <x:t>166,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>