--- v15 (2026-10-07)
+++ v16 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f6331cb2cb84749" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raca0072744574120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7430c06c78474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77113bc63bd4f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0f88232eb0f4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7430c06c78474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e48b3ddce434b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77113bc63bd4f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>langweilige Dauerläufer 2016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDV6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>