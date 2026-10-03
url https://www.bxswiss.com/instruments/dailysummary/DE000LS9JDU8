--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ec28bc5a1c44aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d02a2e1c808463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3795f41d53b4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e76f773c1045c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0614314f5b0e4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3795f41d53b4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ffe3e7b05c472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e76f773c1045c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>