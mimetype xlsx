--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d02a2e1c808463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R001124d06e034ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88e76f773c1045c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33e371f188d45d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38ffe3e7b05c472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88e76f773c1045c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2627bb0ad0a248f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33e371f188d45d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>