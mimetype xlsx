--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d41012ef8a47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c4a1b666d45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24412e24bb74478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b203e7ee624487c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65d831f31c484f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24412e24bb74478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97635c32f7ba49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b203e7ee624487c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>