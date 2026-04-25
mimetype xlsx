--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4c4a1b666d45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575eca5580c447ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b203e7ee624487c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7b9787092248f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97635c32f7ba49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b203e7ee624487c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e1a38188bb4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7b9787092248f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>