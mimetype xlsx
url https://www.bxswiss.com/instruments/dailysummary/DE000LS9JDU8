--- v7 (2026-04-25)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R575eca5580c447ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a0d58df18e41d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e7b9787092248f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cab4dab53d2494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13e1a38188bb4c74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e7b9787092248f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63ff72e0dd94251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cab4dab53d2494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>154,931</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...343 lines deleted...]
-          <x:t>154,176</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>