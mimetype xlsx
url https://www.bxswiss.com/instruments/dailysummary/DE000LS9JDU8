--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a0d58df18e41d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92026d268aca4d72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cab4dab53d2494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cdb13229cf4d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf63ff72e0dd94251" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cab4dab53d2494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22afb31924ae4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cdb13229cf4d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>