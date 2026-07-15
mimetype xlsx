--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92026d268aca4d72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350fa43647304b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cdb13229cf4d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d46e24c68544248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22afb31924ae4525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cdb13229cf4d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291ad3f707db4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d46e24c68544248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,348</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>