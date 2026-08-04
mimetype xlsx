--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R350fa43647304b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fedd7390b114b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d46e24c68544248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4463d5b327bb499f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291ad3f707db4f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d46e24c68544248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2eaf33419dc4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4463d5b327bb499f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>146,552</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,241</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,150</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>