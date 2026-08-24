--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fedd7390b114b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea72165883fc4365" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4463d5b327bb499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09697147a87c4e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2eaf33419dc4c11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4463d5b327bb499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9f82f826d94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09697147a87c4e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>