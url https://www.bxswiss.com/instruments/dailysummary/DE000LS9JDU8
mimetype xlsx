--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea72165883fc4365" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11ec28bc5a1c44aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09697147a87c4e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3795f41d53b4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd9f82f826d94d25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09697147a87c4e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0614314f5b0e4a6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3795f41d53b4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WWEnergy-Resources-Water&amp;Div</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDU8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,618</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>