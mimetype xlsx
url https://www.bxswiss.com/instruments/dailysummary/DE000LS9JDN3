--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613595029432427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abfef1225d5480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf774386198d44420"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738bb7f6e36546a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb976717b55d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf774386198d44420" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bc534950094496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738bb7f6e36546a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>