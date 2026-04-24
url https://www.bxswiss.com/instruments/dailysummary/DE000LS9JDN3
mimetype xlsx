--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1abfef1225d5480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7eec9817a445c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R738bb7f6e36546a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1739ad8d384d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bc534950094496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R738bb7f6e36546a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6fd08b5a114fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1739ad8d384d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>