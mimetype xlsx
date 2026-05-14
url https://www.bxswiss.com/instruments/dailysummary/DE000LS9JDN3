--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b7eec9817a445c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c45706aeb6342a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1739ad8d384d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d76f55981740f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6fd08b5a114fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1739ad8d384d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3e45949f0f4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d76f55981740f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>