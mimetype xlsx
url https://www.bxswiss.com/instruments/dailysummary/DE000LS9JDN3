--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c45706aeb6342a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208f5520847e4f17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d76f55981740f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02202aff423d4b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d3e45949f0f4ade" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d76f55981740f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b279077c92d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02202aff423d4b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>