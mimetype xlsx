--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R208f5520847e4f17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6db1f2a7ae4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02202aff423d4b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e91a3982f34391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b279077c92d452f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02202aff423d4b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406f1e342ff843d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e91a3982f34391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>