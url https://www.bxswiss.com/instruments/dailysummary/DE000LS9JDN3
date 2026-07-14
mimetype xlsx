--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f6db1f2a7ae4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bac35265664832" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e91a3982f34391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e7998571124c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R406f1e342ff843d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e91a3982f34391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89dd11eb96c4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e7998571124c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>