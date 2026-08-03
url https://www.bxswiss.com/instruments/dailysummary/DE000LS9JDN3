--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bac35265664832" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8b718ea5154fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e7998571124c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dac97139f104dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb89dd11eb96c4777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e7998571124c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e3c40b5a3640c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dac97139f104dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>