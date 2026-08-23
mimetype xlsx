--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8b718ea5154fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935f173be1524130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dac97139f104dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e560ccb0534e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e3c40b5a3640c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dac97139f104dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84658414678641ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e560ccb0534e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>