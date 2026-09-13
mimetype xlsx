--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R935f173be1524130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1880bfd25e41f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e560ccb0534e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f616aae5ae4490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84658414678641ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e560ccb0534e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9be3a73d7b5434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f616aae5ae4490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>