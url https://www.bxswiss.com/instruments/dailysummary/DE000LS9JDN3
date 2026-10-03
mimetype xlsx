--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb1880bfd25e41f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8ab34889f74f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f616aae5ae4490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc4395245704a14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9be3a73d7b5434c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f616aae5ae4490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a8d04f714343f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc4395245704a14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>