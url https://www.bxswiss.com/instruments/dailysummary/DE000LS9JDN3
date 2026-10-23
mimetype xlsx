--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a8ab34889f74f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc22eaeb02c4e4f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc4395245704a14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca3cefa063b4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91a8d04f714343f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc4395245704a14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd17443a5aa475d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca3cefa063b4995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CAtch The CHance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDN3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>