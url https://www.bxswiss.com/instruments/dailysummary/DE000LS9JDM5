--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a224cd5c2d948e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1c44de7d7e4caf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe28ef98fd24e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4569fe40c4409e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79660c3093ed448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe28ef98fd24e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd226649d544e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4569fe40c4409e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,599</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>