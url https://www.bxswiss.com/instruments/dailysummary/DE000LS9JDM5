--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b1c44de7d7e4caf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a99da8db6048c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec4569fe40c4409e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2f504c7e9a470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cd226649d544e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec4569fe40c4409e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab8f1a6cf0143e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2f504c7e9a470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,651</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>