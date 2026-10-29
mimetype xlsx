--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18a99da8db6048c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97e46905eb6646fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2f504c7e9a470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd06e186b4baf4f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab8f1a6cf0143e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2f504c7e9a470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec20844ba6b445f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd06e186b4baf4f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>59,961</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,651</x:t>
-[...497 lines deleted...]
-          <x:t>57,741</x:t>
+          <x:t>58,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,266</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>58,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>