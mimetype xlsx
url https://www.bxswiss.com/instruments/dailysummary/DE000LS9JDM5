--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cfbc404715a43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21f6f54a41b4e07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cd7675759244e0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8686324e6f274941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd33f638080ba455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cd7675759244e0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299c23eb84a14ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8686324e6f274941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>27.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,435</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>66,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,253</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>