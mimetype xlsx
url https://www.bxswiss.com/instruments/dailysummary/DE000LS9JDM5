--- v6 (2026-04-04)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf21f6f54a41b4e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf58a8d9a4264fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8686324e6f274941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaba6b949c74808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R299c23eb84a14ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8686324e6f274941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb851fb88413c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaba6b949c74808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>