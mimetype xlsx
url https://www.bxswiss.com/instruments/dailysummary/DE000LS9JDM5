--- v7 (2026-04-30)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf58a8d9a4264fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfe1d1e50744f39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aaba6b949c74808"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37b79fc4c6349db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb851fb88413c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aaba6b949c74808" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc35aae49ae4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37b79fc4c6349db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>