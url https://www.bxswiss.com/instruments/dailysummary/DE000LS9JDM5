--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9dfe1d1e50744f39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43894099396c425d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37b79fc4c6349db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb33838a9eb9460a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dc35aae49ae4816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37b79fc4c6349db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dc5a69c366418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb33838a9eb9460a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>76,601</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>