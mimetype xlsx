--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43894099396c425d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff67b009f34411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb33838a9eb9460a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481a650765824f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00dc5a69c366418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb33838a9eb9460a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792e13ebec89414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481a650765824f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>