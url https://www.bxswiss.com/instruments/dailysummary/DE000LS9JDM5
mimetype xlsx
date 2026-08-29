--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff67b009f34411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a224cd5c2d948e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R481a650765824f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe28ef98fd24e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792e13ebec89414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R481a650765824f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79660c3093ed448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe28ef98fd24e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum und Aufholpotential</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>71,863</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>