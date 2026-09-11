--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a7e3a7dcbd4be3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa2878bb8944a41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cf585eadb145d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc7be6ec7384327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f2d5630d4e4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cf585eadb145d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46e73b8c4474b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc7be6ec7384327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>291,820</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,015</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,214</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>