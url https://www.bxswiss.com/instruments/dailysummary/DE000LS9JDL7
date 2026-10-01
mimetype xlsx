--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aa2878bb8944a41" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a1d6648b374e40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cc7be6ec7384327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1258ae68284393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46e73b8c4474b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cc7be6ec7384327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fcf2be594e4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1258ae68284393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>288,743</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,153</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>284,214</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>