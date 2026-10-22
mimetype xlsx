--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a1d6648b374e40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83bfa0e138b46e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f1258ae68284393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R459eef75c4ae4ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53fcf2be594e4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f1258ae68284393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916b751f245e4861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R459eef75c4ae4ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>