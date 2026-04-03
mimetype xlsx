--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba879e9be1834146" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446cb7db897a4da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf2cb5a09ca482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd699258c44264021"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ebd6932bb94791" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf2cb5a09ca482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebec77466534f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd699258c44264021" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>