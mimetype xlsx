--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R446cb7db897a4da7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a298fdb3b143ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd699258c44264021"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64652e140d544558"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcebec77466534f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd699258c44264021" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbefed300f804a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64652e140d544558" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>251,140</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>248,753</x:t>
-[...274 lines deleted...]
-          <x:t>252,257</x:t>
+          <x:t>253,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>