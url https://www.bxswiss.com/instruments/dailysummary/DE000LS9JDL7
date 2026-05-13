--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44a298fdb3b143ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0252b33372fc40f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64652e140d544558"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66460819eb649df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbefed300f804a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64652e140d544558" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269e8cb095764970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66460819eb649df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>