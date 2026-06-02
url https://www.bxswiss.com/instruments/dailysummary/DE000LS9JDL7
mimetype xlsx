--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0252b33372fc40f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2922b21f57184c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc66460819eb649df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d077d0f2f23453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269e8cb095764970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc66460819eb649df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc41249464fb4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d077d0f2f23453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>255,712</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>255,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,227</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>