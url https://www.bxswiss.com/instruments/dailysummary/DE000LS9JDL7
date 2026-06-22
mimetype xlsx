--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2922b21f57184c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f436c791904e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d077d0f2f23453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684e9fff1aba43f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc41249464fb4e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d077d0f2f23453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf811f1935e1847f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684e9fff1aba43f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,457</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>