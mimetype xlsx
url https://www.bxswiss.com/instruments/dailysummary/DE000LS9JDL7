--- v9 (2026-06-22)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6f436c791904e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550e70c880eb463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R684e9fff1aba43f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8deb79049440e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf811f1935e1847f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R684e9fff1aba43f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a3626ee22c453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8deb79049440e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>