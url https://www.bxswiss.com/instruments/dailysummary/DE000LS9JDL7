--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550e70c880eb463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f182039a544a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa8deb79049440e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff49df16c68540f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9a3626ee22c453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa8deb79049440e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f312b70edf749a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff49df16c68540f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>