--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5f182039a544a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a7e3a7dcbd4be3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff49df16c68540f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cf585eadb145d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f312b70edf749a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff49df16c68540f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f2d5630d4e4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cf585eadb145d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,911</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>