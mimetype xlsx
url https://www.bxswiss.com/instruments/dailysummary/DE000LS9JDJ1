--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R169033e15a304d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6116f01d4447b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa3a90c1f301412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f857700dbd40f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f490a9123184e49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa3a90c1f301412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941fd7bdccb1414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f857700dbd40f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>