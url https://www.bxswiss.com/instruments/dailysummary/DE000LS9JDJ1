--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6116f01d4447b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946fa4d39c994471" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f857700dbd40f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545152cd88194040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R941fd7bdccb1414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f857700dbd40f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95eb10de4ea64693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545152cd88194040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>