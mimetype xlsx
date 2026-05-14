--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R946fa4d39c994471" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9315de6972047e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545152cd88194040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3be1efecbff44be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95eb10de4ea64693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545152cd88194040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f0ceaa089e4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3be1efecbff44be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,681</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>