--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9315de6972047e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57271fd077dd4fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3be1efecbff44be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bce9dde47de48dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f0ceaa089e4e82" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3be1efecbff44be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca75e58f2134ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bce9dde47de48dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>