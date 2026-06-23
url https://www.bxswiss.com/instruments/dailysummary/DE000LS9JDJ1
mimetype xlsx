--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57271fd077dd4fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb21b5af9894fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bce9dde47de48dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115591b24b724fc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ca75e58f2134ea7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bce9dde47de48dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605053b168f44890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115591b24b724fc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>