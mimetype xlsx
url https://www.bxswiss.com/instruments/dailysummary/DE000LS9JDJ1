--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb21b5af9894fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc361823e87a3447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R115591b24b724fc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc583b008ba5b4903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R605053b168f44890" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R115591b24b724fc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c82133a86d14c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc583b008ba5b4903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>