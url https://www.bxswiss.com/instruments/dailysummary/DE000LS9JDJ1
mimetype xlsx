--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc361823e87a3447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d51f332fe645eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc583b008ba5b4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7149df0ad824d7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c82133a86d14c02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc583b008ba5b4903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c203f62e5e14c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7149df0ad824d7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,485</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>