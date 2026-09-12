--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20d51f332fe645eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1454a6e479df4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7149df0ad824d7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc3af372f6c4cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c203f62e5e14c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7149df0ad824d7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9f7e7c5031647fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc3af372f6c4cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Liru Lai Global Energy Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,579 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...546 lines deleted...]
-          <x:t>157,203</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>