--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa0ad314aa954cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ddf690d8f74711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebe4c07aa4b496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a156bc3ba2541a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311642e336804f87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebe4c07aa4b496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4113de49314313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a156bc3ba2541a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>174,331</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,044</x:t>
-[...620 lines deleted...]
-          <x:t>172,271</x:t>
+          <x:t>173,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>