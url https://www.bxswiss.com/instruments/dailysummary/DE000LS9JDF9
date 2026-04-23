--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ddf690d8f74711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41505ffadb7c4607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a156bc3ba2541a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56c5d50c587482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb4113de49314313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a156bc3ba2541a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8eeda331fd24a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56c5d50c587482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>