--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41505ffadb7c4607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d528b34efe4fc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf56c5d50c587482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd456037a72da4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8eeda331fd24a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf56c5d50c587482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5b32ea088c494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd456037a72da4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>176,571</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,419</x:t>
-[...114 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>175,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,547</x:t>
-[...58 lines deleted...]
-          <x:t>175,620</x:t>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>174,549</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>174,763</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>