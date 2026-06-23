--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70d528b34efe4fc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e948df6ccce4c92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd456037a72da4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c1100a88c7485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a5b32ea088c494b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd456037a72da4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d82258bf0994fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c1100a88c7485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,535</x:t>
-[...333 lines deleted...]
-          <x:t>174,493</x:t>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>