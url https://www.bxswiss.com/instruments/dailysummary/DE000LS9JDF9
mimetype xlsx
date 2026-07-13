--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e948df6ccce4c92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57278fbc07444f87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5c1100a88c7485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca85c98cb05943b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d82258bf0994fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5c1100a88c7485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ababc855a64503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca85c98cb05943b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>