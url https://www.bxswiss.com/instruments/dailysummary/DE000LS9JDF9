--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57278fbc07444f87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6058865e730a40d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca85c98cb05943b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9672973ec85c43e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3ababc855a64503" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca85c98cb05943b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf750082b25e94f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9672973ec85c43e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>175,215</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,012</x:t>
-[...124 lines deleted...]
-          <x:t>175,677</x:t>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,071</x:t>
-[...355 lines deleted...]
-          <x:t>175,357</x:t>
+          <x:t>175,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>