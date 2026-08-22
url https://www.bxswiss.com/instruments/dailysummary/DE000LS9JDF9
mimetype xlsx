--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6058865e730a40d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db4bb1658d3472d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9672973ec85c43e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a4765f5b844dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf750082b25e94f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9672973ec85c43e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6f38fe27434017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a4765f5b844dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>