--- v11 (2026-08-22)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6db4bb1658d3472d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09d8456a2784730" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2a4765f5b844dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R604de465806e4b9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6f38fe27434017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2a4765f5b844dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d9a3a22e6141e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R604de465806e4b9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>177,429</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,683</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>177,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,594</x:t>
-[...220 lines deleted...]
-          <x:t>177,722</x:t>
+          <x:t>178,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>