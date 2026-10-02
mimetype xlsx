--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re09d8456a2784730" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c7e073f0194712" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R604de465806e4b9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5666147abd91464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5d9a3a22e6141e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R604de465806e4b9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ccf040fd6b4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5666147abd91464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>177,690</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,594</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>178,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,193</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>