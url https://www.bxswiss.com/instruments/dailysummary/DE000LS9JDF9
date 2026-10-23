--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c7e073f0194712" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae477e1603c4cf0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5666147abd91464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10bf25103df64395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21ccf040fd6b4c72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5666147abd91464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf701d144e4645cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10bf25103df64395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge-Strategie Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JDF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>