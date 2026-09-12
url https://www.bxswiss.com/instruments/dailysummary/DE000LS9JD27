--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4078ec6c61c455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f6eb0a9b274de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7dc8d8750747ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee64046ab2c4d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774450e2cc5e4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7dc8d8750747ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a500a59e2b468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee64046ab2c4d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>785,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>772,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>782,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>791,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>805,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>777,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>