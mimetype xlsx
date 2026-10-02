--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8f6eb0a9b274de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4701cad7719d43c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfee64046ab2c4d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca73359721a4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a500a59e2b468e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfee64046ab2c4d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78f4256408345b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca73359721a4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>804,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>818,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>859,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>904,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>910,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>