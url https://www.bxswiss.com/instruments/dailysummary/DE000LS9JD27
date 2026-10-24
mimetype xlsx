--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4701cad7719d43c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb2c189b9d024032" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca73359721a4215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef4d94e54454ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78f4256408345b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca73359721a4215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfaf6ffe1e244677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef4d94e54454ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>918,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>904,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>913,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>910,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>878,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>907,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>917,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>907,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>919,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>914,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>901,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>902,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>