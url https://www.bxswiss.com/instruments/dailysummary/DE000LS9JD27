--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd090fa9978d8479d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3522ca265642f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77de8a3026834f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb5d21e3e9043b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6238d9df15034925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77de8a3026834f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f932ae8798b4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb5d21e3e9043b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>806,154</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>