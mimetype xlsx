--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f3522ca265642f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc269eaa72e0148be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb5d21e3e9043b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f23c843ac294779"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f932ae8798b4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb5d21e3e9043b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824d89445f5c4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f23c843ac294779" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>767,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>722,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>754,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>735,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>739,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>720,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>730,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>744,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>715,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>