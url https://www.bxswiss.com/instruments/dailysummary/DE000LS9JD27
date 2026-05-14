--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc269eaa72e0148be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b450c39f8924f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f23c843ac294779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd25455a960b4494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R824d89445f5c4426" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f23c843ac294779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ad521c1c434dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd25455a960b4494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>716,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>715,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>798,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>