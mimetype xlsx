--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b450c39f8924f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3a330d4cff4210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd25455a960b4494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc244e695484040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6ad521c1c434dff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd25455a960b4494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db9fd7051374e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc244e695484040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>891,264</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>893,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>885,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>897,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>898,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>909,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>888,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>899,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>887,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>