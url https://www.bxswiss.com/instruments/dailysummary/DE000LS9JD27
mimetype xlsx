--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f3a330d4cff4210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38aaf9df82914c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc244e695484040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee6c83e6fd54802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db9fd7051374e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc244e695484040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b066bbce6be46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee6c83e6fd54802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>807,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>813,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>803,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>845,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>876,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>842,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>894,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>889,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>