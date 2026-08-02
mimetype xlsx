--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38aaf9df82914c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb016f7677ad94456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbee6c83e6fd54802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf2d5a555a54e17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b066bbce6be46b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbee6c83e6fd54802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dffce293dc746fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf2d5a555a54e17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>896,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>894,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>873,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>711,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>691,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>728,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>