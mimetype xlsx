--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb016f7677ad94456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4078ec6c61c455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddf2d5a555a54e17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a7dc8d8750747ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dffce293dc746fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddf2d5a555a54e17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R774450e2cc5e4fae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a7dc8d8750747ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Einstein</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JD27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>728,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>733,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>754,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>752,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>785,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>