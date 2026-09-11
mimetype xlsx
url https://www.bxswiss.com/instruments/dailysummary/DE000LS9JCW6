--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7513fdd13642f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483afc4f1ede42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9041f59299f34eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d844118c0f46a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee130f2fb1547c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9041f59299f34eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1afa5fecca4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d844118c0f46a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>