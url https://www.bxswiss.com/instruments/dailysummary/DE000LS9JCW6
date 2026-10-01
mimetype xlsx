--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R483afc4f1ede42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76515f4d2ce14567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d844118c0f46a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d98eac4db914ede"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1afa5fecca4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d844118c0f46a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ccc1f2183d4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d98eac4db914ede" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>