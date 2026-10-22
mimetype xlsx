--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76515f4d2ce14567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re937d749c9c44746" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d98eac4db914ede"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10f154b66c074177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ccc1f2183d4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d98eac4db914ede" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a586d1b6164a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10f154b66c074177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,701</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>