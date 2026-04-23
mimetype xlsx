--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R811f152e268e491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417a45c1c3634dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a17aed2330497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ee5e93e8d74474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7fb484a7049f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a17aed2330497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c59664f7164d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ee5e93e8d74474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>201,040</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>