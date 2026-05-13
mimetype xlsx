--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R417a45c1c3634dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7dd59098524502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ee5e93e8d74474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122189c588ab4995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9c59664f7164d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ee5e93e8d74474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c42c181dfbf4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122189c588ab4995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>