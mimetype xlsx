--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7dd59098524502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769599bdd3674fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R122189c588ab4995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd560fd2474ed4b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c42c181dfbf4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R122189c588ab4995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914b23b8c7144630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd560fd2474ed4b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...279 lines deleted...]
-          <x:t>233,644</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>228,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>