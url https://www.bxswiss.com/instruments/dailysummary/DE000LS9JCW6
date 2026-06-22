--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769599bdd3674fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3064e39d0f74f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd560fd2474ed4b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8ca8909c684da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914b23b8c7144630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd560fd2474ed4b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d11687d13ea4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8ca8909c684da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>