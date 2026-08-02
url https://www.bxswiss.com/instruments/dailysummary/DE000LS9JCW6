--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3064e39d0f74f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5621a748d616400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae8ca8909c684da7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56828da108144a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d11687d13ea4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae8ca8909c684da7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc41534bb98741aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56828da108144a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>221,581</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>