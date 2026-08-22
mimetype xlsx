--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5621a748d616400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c7513fdd13642f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56828da108144a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9041f59299f34eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc41534bb98741aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56828da108144a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee130f2fb1547c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9041f59299f34eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hoffnungsvoll</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>