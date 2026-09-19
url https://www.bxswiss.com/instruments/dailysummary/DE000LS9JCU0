--- v14 (2026-08-30)
+++ v15 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394efd6324864273" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6f2a9efb154e80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2447e55fb9468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ced24d08e904c9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8525604d218d4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2447e55fb9468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4653959b86c34f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ced24d08e904c9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>