--- v15 (2026-09-19)
+++ v16 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc6f2a9efb154e80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded3ee78e55b4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ced24d08e904c9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd630662ddc264fee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4653959b86c34f85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ced24d08e904c9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e54ef1285d24179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd630662ddc264fee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>137,896</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,786</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>137,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>