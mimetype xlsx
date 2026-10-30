--- v16 (2026-10-10)
+++ v17 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded3ee78e55b4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R229d86264d404a59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd630662ddc264fee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7852b3e9fde24ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e54ef1285d24179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd630662ddc264fee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb21c4f81c5ca4691" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7852b3e9fde24ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>