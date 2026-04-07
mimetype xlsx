--- v7 (2026-03-18)
+++ v8 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d39717038c948c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55253edc2e5847ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87ae963ebbb4de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac99a6eb8afb4e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a0625ca69ab4d91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87ae963ebbb4de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87474bb280e34576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac99a6eb8afb4e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>