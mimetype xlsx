--- v8 (2026-04-07)
+++ v9 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55253edc2e5847ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cefe2f542b7450b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac99a6eb8afb4e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22a8f5e74e94a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87474bb280e34576" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac99a6eb8afb4e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce87d7ca7f5415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22a8f5e74e94a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>121,426</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,663</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>120,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>