--- v9 (2026-04-29)
+++ v10 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cefe2f542b7450b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2de06a919d4c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd22a8f5e74e94a30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5b730aaf3f4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce87d7ca7f5415a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd22a8f5e74e94a30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed21214ddf04a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5b730aaf3f4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>