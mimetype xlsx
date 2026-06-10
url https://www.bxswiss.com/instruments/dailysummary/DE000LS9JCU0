--- v10 (2026-05-21)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc2de06a919d4c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec197cd2dbc24d5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf5b730aaf3f4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12488d554b9f40b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfed21214ddf04a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf5b730aaf3f4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42be99198f004b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12488d554b9f40b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>127,076</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>127,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>