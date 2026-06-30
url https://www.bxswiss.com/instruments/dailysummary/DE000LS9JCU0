--- v11 (2026-06-10)
+++ v12 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec197cd2dbc24d5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3982c675c0ed4080" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12488d554b9f40b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4462636dee5d4010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42be99198f004b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12488d554b9f40b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf98ac5ef7545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4462636dee5d4010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>