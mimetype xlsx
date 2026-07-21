--- v12 (2026-06-30)
+++ v13 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3982c675c0ed4080" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe2a6d4a4684411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4462636dee5d4010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c680af2e4d24586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdf98ac5ef7545aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4462636dee5d4010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11da2eece71c4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c680af2e4d24586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>