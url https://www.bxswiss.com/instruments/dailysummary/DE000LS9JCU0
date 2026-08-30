--- v13 (2026-07-21)
+++ v14 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe2a6d4a4684411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394efd6324864273" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c680af2e4d24586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2447e55fb9468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11da2eece71c4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c680af2e4d24586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8525604d218d4d22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2447e55fb9468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>golden opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCU0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...284 lines deleted...]
-          <x:t>134,408</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>133,192</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>