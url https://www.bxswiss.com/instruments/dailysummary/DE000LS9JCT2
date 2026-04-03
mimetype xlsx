--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd0edbfbfe14066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1795dc2db18b455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45433163e8e426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R678475644e8447bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4438423bdb2e43d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45433163e8e426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245a5b046ea543d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R678475644e8447bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,193</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>