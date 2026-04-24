--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1795dc2db18b455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eeae06620441f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R678475644e8447bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4785c9ef9b704338"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R245a5b046ea543d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R678475644e8447bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6ec5d7725d4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4785c9ef9b704338" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>