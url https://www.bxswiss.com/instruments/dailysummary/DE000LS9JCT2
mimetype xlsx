--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16eeae06620441f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d818ad0098475b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4785c9ef9b704338"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4b73762c9c42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6ec5d7725d4461" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4785c9ef9b704338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0beb757a54af4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4b73762c9c42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>