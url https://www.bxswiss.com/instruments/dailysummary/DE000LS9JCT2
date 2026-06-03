--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d818ad0098475b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54e1a1f20924983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4b73762c9c42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac817ad41c744645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0beb757a54af4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4b73762c9c42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b260f27bd64da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac817ad41c744645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...247 lines deleted...]
-          <x:t>233,290</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,484</x:t>
-[...328 lines deleted...]
-          <x:t>226,860</x:t>
+          <x:t>235,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>