--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb54e1a1f20924983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bdb540cbbb4076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac817ad41c744645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9008fc55dfbe45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50b260f27bd64da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac817ad41c744645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da4cc3b7324411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9008fc55dfbe45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>