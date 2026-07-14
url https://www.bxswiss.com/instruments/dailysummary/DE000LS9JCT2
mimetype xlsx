--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78bdb540cbbb4076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c585b5541714b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9008fc55dfbe45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab3c2123f794243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da4cc3b7324411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9008fc55dfbe45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0748be727c4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab3c2123f794243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,257</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>