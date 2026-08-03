--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c585b5541714b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b89754e5bec443d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbab3c2123f794243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8d895d57cb4851"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0748be727c4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbab3c2123f794243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573b6acf3e8c4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8d895d57cb4851" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>