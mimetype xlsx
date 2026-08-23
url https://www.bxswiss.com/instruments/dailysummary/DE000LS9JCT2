--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b89754e5bec443d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad03615bec4e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8d895d57cb4851"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c3654f752c4da5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573b6acf3e8c4fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8d895d57cb4851" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5415db26a8b245a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c3654f752c4da5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>243,448</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,092</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>248,352</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>