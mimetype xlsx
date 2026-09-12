--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdad03615bec4e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013fc885da1d422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c3654f752c4da5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7aea610dbf496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5415db26a8b245a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c3654f752c4da5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9877c2353c3e451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7aea610dbf496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>