--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R013fc885da1d422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd37b7257e84c9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b7aea610dbf496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b3965c33be4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9877c2353c3e451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b7aea610dbf496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c8a5c9e3c24b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b3965c33be4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>