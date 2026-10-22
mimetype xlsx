--- v16 (2026-10-02)
+++ v17 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dd37b7257e84c9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb302106459874e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87b3965c33be4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bb15703dba84169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64c8a5c9e3c24b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87b3965c33be4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e485eb2f5674a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bb15703dba84169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>dividendenstarke Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCT2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>