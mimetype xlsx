--- v7 (2026-03-14)
+++ v8 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R338871c8dd7c48ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ae2c7ecb2e4123" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf294694939348fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9065f4b3efe347d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e15f4b6b96455e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf294694939348fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062c077cfb3b4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9065f4b3efe347d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,949</x:t>
-[...603 lines deleted...]
-          <x:t>174,197</x:t>
+          <x:t>176,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>