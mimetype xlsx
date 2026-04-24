--- v8 (2026-04-04)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ae2c7ecb2e4123" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9ac18dd29c4a16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9065f4b3efe347d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354fcdfb33ba4125"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062c077cfb3b4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9065f4b3efe347d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43814d24a878446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354fcdfb33ba4125" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>