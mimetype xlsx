--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d9ac18dd29c4a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563b33c2a3e14a32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R354fcdfb33ba4125"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b17291101f14f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43814d24a878446f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R354fcdfb33ba4125" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4845b0526c414b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b17291101f14f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>