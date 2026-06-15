--- v10 (2026-05-14)
+++ v11 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563b33c2a3e14a32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1f43fb632748be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b17291101f14f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ad1f23320c4ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4845b0526c414b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b17291101f14f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1ddcecc7cb4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ad1f23320c4ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>177,140</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>176,437</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>