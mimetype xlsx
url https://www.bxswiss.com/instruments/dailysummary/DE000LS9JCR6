--- v11 (2026-06-15)
+++ v12 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d1f43fb632748be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b9aed353bc4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00ad1f23320c4ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re874b4d155d24c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f1ddcecc7cb4d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00ad1f23320c4ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4546dd5b14094ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re874b4d155d24c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>