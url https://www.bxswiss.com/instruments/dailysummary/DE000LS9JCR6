--- v12 (2026-07-06)
+++ v13 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0b9aed353bc4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bae16f1a2b149d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re874b4d155d24c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf64aabde8f24cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4546dd5b14094ca8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re874b4d155d24c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d693067ced7444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf64aabde8f24cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>177,261</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,304</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>177,113</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>176,706</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>