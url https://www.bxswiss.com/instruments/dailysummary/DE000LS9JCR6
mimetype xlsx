--- v13 (2026-07-26)
+++ v14 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bae16f1a2b149d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aa7916de484ad6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf64aabde8f24cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd685ef74bdc44894"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d693067ced7444d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf64aabde8f24cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6c1ae4a51f40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd685ef74bdc44894" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>177,221</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,103</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>177,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,672</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>