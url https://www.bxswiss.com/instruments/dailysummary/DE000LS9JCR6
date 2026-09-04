--- v14 (2026-08-15)
+++ v15 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aa7916de484ad6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51e24a5d6f44758" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd685ef74bdc44894"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bcc79689024601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6c1ae4a51f40c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd685ef74bdc44894" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5db8f4f6434577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bcc79689024601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>