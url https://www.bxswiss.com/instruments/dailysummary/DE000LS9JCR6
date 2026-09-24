--- v15 (2026-09-04)
+++ v16 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51e24a5d6f44758" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9bc9e7e180470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5bcc79689024601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1929beb78741da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c5db8f4f6434577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5bcc79689024601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f42e957bd243cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1929beb78741da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...139 lines deleted...]
-          <x:t>179,414</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,670</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>179,678</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,581</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>180,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,098</x:t>
-[...414 lines deleted...]
-          <x:t>180,165</x:t>
+          <x:t>180,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>