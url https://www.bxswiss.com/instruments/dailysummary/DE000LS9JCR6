--- v16 (2026-09-24)
+++ v17 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9bc9e7e180470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb45b261eda4678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1929beb78741da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2148e2a585486e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7f42e957bd243cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1929beb78741da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fc1651b5f046ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2148e2a585486e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>181,272</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>181,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,136</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>