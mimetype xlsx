--- v17 (2026-10-15)
+++ v18 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cb45b261eda4678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re75af4ef4ba24c72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2148e2a585486e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23b211f8ca6d482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83fc1651b5f046ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2148e2a585486e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d61a6812a754f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23b211f8ca6d482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top 10 TecDax-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCR6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>