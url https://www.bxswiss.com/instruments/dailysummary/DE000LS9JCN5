--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d80c11104944984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589f0e0dbe2d4776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5175107677864caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d38a655eb44e32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd82273f899f94971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5175107677864caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f19c58b9484ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d38a655eb44e32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>