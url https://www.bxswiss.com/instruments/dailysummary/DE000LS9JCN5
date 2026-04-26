--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R589f0e0dbe2d4776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb8600679914251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d38a655eb44e32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88307f758af445d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f19c58b9484ebb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d38a655eb44e32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6dd5192b5e84e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88307f758af445d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>