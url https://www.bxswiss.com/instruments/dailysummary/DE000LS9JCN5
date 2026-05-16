--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb8600679914251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7471d0014d84ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88307f758af445d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73eec988c2454065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6dd5192b5e84e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88307f758af445d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3b9c50cc424a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73eec988c2454065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,966</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>