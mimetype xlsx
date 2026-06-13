--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7471d0014d84ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1b8f843df14dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73eec988c2454065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d1f8582c7444c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3b9c50cc424a33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73eec988c2454065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7543e4a9aa4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d1f8582c7444c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>