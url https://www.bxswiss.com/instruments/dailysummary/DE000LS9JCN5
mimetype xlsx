--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb1b8f843df14dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6582291b1d24e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2d1f8582c7444c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9334ed8a8294e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7543e4a9aa4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2d1f8582c7444c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b2225a58d64e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9334ed8a8294e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>