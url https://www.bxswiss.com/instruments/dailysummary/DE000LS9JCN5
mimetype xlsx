--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6582291b1d24e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6364cc501047be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9334ed8a8294e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3e2cc6a3214950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61b2225a58d64e34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9334ed8a8294e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a6f9020848484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3e2cc6a3214950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>