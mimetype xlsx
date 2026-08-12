--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c6364cc501047be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d5c603bf89402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3e2cc6a3214950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3410207faa451b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27a6f9020848484e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3e2cc6a3214950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b82ba9cc568498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3410207faa451b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>163,253</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,996</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...224 lines deleted...]
-          <x:t>163,606</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,282</x:t>
-[...112 lines deleted...]
-          <x:t>164,428</x:t>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>