--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d5c603bf89402e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578143fe91e54ead" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d3410207faa451b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632d89a3c5fc4902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b82ba9cc568498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d3410207faa451b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc8927f40934812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632d89a3c5fc4902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>