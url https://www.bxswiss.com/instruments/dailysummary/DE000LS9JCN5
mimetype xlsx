--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578143fe91e54ead" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64b5bb989924711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632d89a3c5fc4902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6363b4ae41d04d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fc8927f40934812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632d89a3c5fc4902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9c6c6ecdf14cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6363b4ae41d04d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,054</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>167,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,105</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>