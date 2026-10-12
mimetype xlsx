--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc64b5bb989924711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1153b99f9446c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6363b4ae41d04d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5792735bc0c462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba9c6c6ecdf14cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6363b4ae41d04d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cd2eddd2214375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5792735bc0c462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,175</x:t>
-[...134 lines deleted...]
-          <x:t>169,933</x:t>
+          <x:t>168,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,907</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>169,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,437</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>