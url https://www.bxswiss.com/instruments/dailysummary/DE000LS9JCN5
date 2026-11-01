--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f1153b99f9446c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22b80ec37059487e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5792735bc0c462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc35fa1a11a4ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7cd2eddd2214375" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5792735bc0c462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d23f9bac624545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc35fa1a11a4ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividende, Wachstum &amp; Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>