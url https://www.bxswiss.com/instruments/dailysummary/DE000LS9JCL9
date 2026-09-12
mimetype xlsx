--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a03626c25b04cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf884d568f749c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75578e403ed04c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182e6b1ca7c145ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf4437f8dbb74c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75578e403ed04c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7439bbfcf0e04510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182e6b1ca7c145ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>77,222</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,026</x:t>
-[...43 lines deleted...]
-          <x:t>77,221</x:t>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,180</x:t>
-[...107 lines deleted...]
-          <x:t>77,363</x:t>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,440</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>77,236</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>