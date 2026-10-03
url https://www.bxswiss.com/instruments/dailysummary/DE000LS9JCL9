--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bf884d568f749c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd026c80189b84dfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182e6b1ca7c145ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc994aa5fd7204975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7439bbfcf0e04510" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182e6b1ca7c145ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae55320711be47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc994aa5fd7204975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>77,438</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,583</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,599</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>78,088</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>