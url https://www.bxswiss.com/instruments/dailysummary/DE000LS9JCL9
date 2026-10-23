--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd026c80189b84dfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57eb0091e7434ec3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc994aa5fd7204975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc441404b55324a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae55320711be47b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc994aa5fd7204975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc98b0ac1100540d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc441404b55324a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>77,530</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,599</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,510</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>