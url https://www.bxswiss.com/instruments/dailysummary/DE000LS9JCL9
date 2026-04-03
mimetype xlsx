--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47f7ebab3e344110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a8cc09694d462e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab39787aeb774238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a1f851083b4a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4a90e8eee948b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab39787aeb774238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf943aae603c24446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a1f851083b4a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>75,762</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>75,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>75,637</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>75,731</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,598</x:t>
-[...463 lines deleted...]
-          <x:t>74,867</x:t>
+          <x:t>75,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>