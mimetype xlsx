--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08a8cc09694d462e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffaa0ec633a42be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57a1f851083b4a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390078b556fb486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf943aae603c24446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57a1f851083b4a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d501ab9941b490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390078b556fb486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,588</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>