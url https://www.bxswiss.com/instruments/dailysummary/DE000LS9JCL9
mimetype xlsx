--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcffaa0ec633a42be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11765ba4f64e4c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R390078b556fb486d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6bfb5802d64606"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d501ab9941b490d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R390078b556fb486d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262dc7b772fb4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6bfb5802d64606" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>76,735</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,669</x:t>
-[...102 lines deleted...]
-          <x:t>76,343</x:t>
+          <x:t>76,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,291</x:t>
-[...58 lines deleted...]
-          <x:t>76,322</x:t>
+          <x:t>76,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,444</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>76,013</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>75,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>75,968</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>