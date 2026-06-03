--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11765ba4f64e4c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18f6fbac88c4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a6bfb5802d64606"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fcafe4d41fe49fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R262dc7b772fb4c22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a6bfb5802d64606" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13f2e4e6f2b4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fcafe4d41fe49fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>76,013</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>75,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>75,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>76,044</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,949</x:t>
-[...249 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,785</x:t>
-[...117 lines deleted...]
-          <x:t>75,832</x:t>
+          <x:t>75,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>