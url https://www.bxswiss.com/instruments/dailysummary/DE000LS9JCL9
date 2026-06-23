--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18f6fbac88c4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578ef3ad41094ca8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fcafe4d41fe49fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5191005c33a94096"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra13f2e4e6f2b4cc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fcafe4d41fe49fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259ec2a2a96a4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5191005c33a94096" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,860</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,785</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>75,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>