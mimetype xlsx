--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R578ef3ad41094ca8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ada80c2a224b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5191005c33a94096"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2067724dfb24fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R259ec2a2a96a4297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5191005c33a94096" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8676fc5a0c4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2067724dfb24fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>75,912</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,328</x:t>
-[...97 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>76,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,277</x:t>
-[...58 lines deleted...]
-          <x:t>76,029</x:t>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,207</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>76,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>