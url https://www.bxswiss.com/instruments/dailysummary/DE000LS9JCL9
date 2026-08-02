--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77ada80c2a224b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8583d2ced74cb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2067724dfb24fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21354dfa97014df6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab8676fc5a0c4716" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2067724dfb24fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e2a68957ac4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21354dfa97014df6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>76,121</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>76,207</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>