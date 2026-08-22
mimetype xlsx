--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c8583d2ced74cb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a03626c25b04cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21354dfa97014df6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75578e403ed04c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e2a68957ac4d1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21354dfa97014df6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf4437f8dbb74c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75578e403ed04c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>NASDAQ-100-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCL9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>