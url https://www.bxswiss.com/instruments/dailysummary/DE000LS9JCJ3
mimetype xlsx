--- v12 (2026-08-25)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af5968616b54c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83986ba40b094fbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969a75ec3f184ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4301dd83b624355"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d95221b4744602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969a75ec3f184ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e321797d9a4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4301dd83b624355" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>