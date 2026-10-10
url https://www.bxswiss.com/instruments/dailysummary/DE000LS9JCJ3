--- v13 (2026-09-20)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83986ba40b094fbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a015489dfd4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4301dd83b624355"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dbca952c5a4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60e321797d9a4869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4301dd83b624355" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23130a65a8624331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dbca952c5a4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>