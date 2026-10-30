--- v14 (2026-10-10)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a015489dfd4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346ae3b3cc1341ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63dbca952c5a4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62c8bc8f207149cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23130a65a8624331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63dbca952c5a4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R741bcda85fc24389" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62c8bc8f207149cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>