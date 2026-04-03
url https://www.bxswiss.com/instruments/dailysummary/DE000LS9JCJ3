--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d3b6f4f6bb4991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0aa61a97dc4b6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R851f70a927c3455e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2995afde4a94c7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716a1bdbfd6441bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R851f70a927c3455e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49592589b0e5419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2995afde4a94c7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,691</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>