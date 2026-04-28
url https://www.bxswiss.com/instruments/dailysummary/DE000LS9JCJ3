--- v6 (2026-04-03)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0aa61a97dc4b6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e490eed7b8e4e0d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2995afde4a94c7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494ef6f008924452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49592589b0e5419b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2995afde4a94c7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1729ba20cb604e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494ef6f008924452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>