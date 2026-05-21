--- v7 (2026-04-28)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e490eed7b8e4e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d492b9977147aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494ef6f008924452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edaa0a0908b4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1729ba20cb604e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494ef6f008924452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a3d8a241334f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edaa0a0908b4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>