--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5d492b9977147aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d991bcc73784385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2edaa0a0908b4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e1acb3d0fa4711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2a3d8a241334f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2edaa0a0908b4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210ac17e980a4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e1acb3d0fa4711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>