--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d991bcc73784385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd583edca6af840d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e1acb3d0fa4711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8018e2a244a46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R210ac17e980a4f1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e1acb3d0fa4711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6acac8e60c4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8018e2a244a46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>