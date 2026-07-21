--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd583edca6af840d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79966a6953864b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8018e2a244a46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576a430ad8e04fd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6acac8e60c4c1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8018e2a244a46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf4acbd06334d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576a430ad8e04fd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>