--- v11 (2026-07-21)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79966a6953864b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af5968616b54c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576a430ad8e04fd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R969a75ec3f184ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cf4acbd06334d2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576a430ad8e04fd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8d95221b4744602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R969a75ec3f184ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>all_wayslong</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCJ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>194,835</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>