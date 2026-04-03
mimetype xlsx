--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3122bbe1106643e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14eb44b3fa2400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15c9f218af84160"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc999214984b14343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75a507062124c51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15c9f218af84160" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08f4ecf34c343f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc999214984b14343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>90,260</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,112</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>90,224</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,065</x:t>
-[...463 lines deleted...]
-          <x:t>89,193</x:t>
+          <x:t>90,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>