--- v7 (2026-04-03)
+++ v8 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re14eb44b3fa2400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554c79b23adf4baa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc999214984b14343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc130e0bac9b4b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc08f4ecf34c343f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc999214984b14343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18e3308e321446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc130e0bac9b4b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>