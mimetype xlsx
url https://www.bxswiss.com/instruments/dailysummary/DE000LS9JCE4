--- v8 (2026-04-03)
+++ v9 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554c79b23adf4baa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cac5dda07e4105" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc130e0bac9b4b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24ff63e8da64f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd18e3308e321446e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc130e0bac9b4b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76dd30994e1451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24ff63e8da64f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>