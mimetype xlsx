--- v9 (2026-04-24)
+++ v10 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5cac5dda07e4105" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022560125055464e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc24ff63e8da64f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429f5c3316714773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc76dd30994e1451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc24ff63e8da64f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd069245e8c964ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429f5c3316714773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>90,430</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,317</x:t>
-[...517 lines deleted...]
-          <x:t>90,506</x:t>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>