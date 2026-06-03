--- v10 (2026-05-14)
+++ v11 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022560125055464e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3035e634a559438f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R429f5c3316714773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cabad9c9add4c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd069245e8c964ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R429f5c3316714773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef012ac97be4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cabad9c9add4c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...188 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,596</x:t>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,484</x:t>
-[...183 lines deleted...]
-          <x:t>90,319</x:t>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>