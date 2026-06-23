--- v11 (2026-06-03)
+++ v12 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3035e634a559438f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b59d4fb11644fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cabad9c9add4c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252368b051234bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ef012ac97be4976" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cabad9c9add4c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26e0d75d2a44c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252368b051234bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>90,227</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>90,148</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>