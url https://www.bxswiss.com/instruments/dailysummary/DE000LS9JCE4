--- v12 (2026-06-23)
+++ v13 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b59d4fb11644fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb757008135140c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252368b051234bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbe66738e474838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26e0d75d2a44c47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252368b051234bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99189fa1adf44bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbe66738e474838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>90,559</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,551</x:t>
-[...119 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,874</x:t>
-[...117 lines deleted...]
-          <x:t>91,061</x:t>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>