--- v13 (2026-07-13)
+++ v14 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb757008135140c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91061fa7b0244f7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbe66738e474838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc072da16a9524db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99189fa1adf44bb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbe66738e474838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef0ea1860f74a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc072da16a9524db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,874</x:t>
-[...129 lines deleted...]
-          <x:t>90,957</x:t>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,644</x:t>
-[...355 lines deleted...]
-          <x:t>90,791</x:t>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>