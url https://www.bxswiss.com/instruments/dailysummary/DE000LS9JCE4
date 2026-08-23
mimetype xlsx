--- v14 (2026-08-02)
+++ v15 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91061fa7b0244f7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34246b443bf148d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc072da16a9524db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc731eb86cb47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ef0ea1860f74a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc072da16a9524db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re611db5bf9ea4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc731eb86cb47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>