--- v15 (2026-08-23)
+++ v16 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34246b443bf148d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0495deb5bc4242de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redc731eb86cb47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e401a740474e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re611db5bf9ea4ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redc731eb86cb47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a0a1cb41d74a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e401a740474e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>92,001</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,766</x:t>
-[...43 lines deleted...]
-          <x:t>91,999</x:t>
+          <x:t>92,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,950</x:t>
-[...107 lines deleted...]
-          <x:t>92,167</x:t>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,260</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>92,017</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>