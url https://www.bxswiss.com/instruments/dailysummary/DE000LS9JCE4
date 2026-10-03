--- v16 (2026-09-12)
+++ v17 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0495deb5bc4242de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dd738b3cc24578" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17e401a740474e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2913fdf072474411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17a0a1cb41d74a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17e401a740474e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90283c6a9d04c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2913fdf072474411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,214</x:t>
-[...576 lines deleted...]
-          <x:t>93,032</x:t>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>