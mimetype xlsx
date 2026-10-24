--- v17 (2026-10-03)
+++ v18 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75dd738b3cc24578" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6078b2aa3e954432" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2913fdf072474411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db6877723294fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90283c6a9d04c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2913fdf072474411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1040144333143ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db6877723294fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Innovation (balanced)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JCE4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...338 lines deleted...]
-          <x:t>92,886</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,981</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>92,795</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,883</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,038</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>