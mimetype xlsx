--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34a00dc6c714b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a51b52346b46a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e5f093b91a4c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232e7b27f5814e1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13dc349586e848f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e5f093b91a4c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945018033df942e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232e7b27f5814e1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>