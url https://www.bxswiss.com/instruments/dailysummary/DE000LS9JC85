--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57a51b52346b46a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5226d48398843f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R232e7b27f5814e1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeea4f3af6be44c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945018033df942e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R232e7b27f5814e1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53343217b51c43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeea4f3af6be44c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>