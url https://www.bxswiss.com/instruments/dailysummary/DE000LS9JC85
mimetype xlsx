--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5226d48398843f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc3df94358074673" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeea4f3af6be44c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6ab80d848224f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53343217b51c43e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeea4f3af6be44c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55292f3f6cd64ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6ab80d848224f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>