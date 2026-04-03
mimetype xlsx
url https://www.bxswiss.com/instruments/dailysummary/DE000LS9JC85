--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60cfc20baa614537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9465834a9b834037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re533796f61a04f36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8edc66e1274204"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ddb8787400d478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re533796f61a04f36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9993c778654779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8edc66e1274204" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>