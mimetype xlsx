--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9465834a9b834037" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b30857c0eb14e27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca8edc66e1274204"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46ff0d08e694618"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c9993c778654779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca8edc66e1274204" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ee9987b6104184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46ff0d08e694618" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>