--- v7 (2026-04-26)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b30857c0eb14e27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab8ca5e123d4979" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf46ff0d08e694618"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd263874b65a54786"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07ee9987b6104184" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf46ff0d08e694618" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987888fa3c314453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd263874b65a54786" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>