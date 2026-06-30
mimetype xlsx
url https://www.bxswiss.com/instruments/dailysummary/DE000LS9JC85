--- v8 (2026-05-21)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbab8ca5e123d4979" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db0d82af8da49b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd263874b65a54786"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5a6b9f3d244b5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R987888fa3c314453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd263874b65a54786" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90c892f7a7b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5a6b9f3d244b5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>129,923</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>