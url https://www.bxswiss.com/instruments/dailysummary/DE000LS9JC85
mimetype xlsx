--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db0d82af8da49b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9c2875dc60402c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5a6b9f3d244b5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878f8b4f15bc4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re90c892f7a7b4a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5a6b9f3d244b5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4a8c2dcaec45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878f8b4f15bc4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>