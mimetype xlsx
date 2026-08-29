--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9c2875dc60402c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc34a00dc6c714b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878f8b4f15bc4103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e5f093b91a4c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4a8c2dcaec45d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878f8b4f15bc4103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13dc349586e848f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e5f093b91a4c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vernunft-statt-Gier</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC85</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>114,427</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>