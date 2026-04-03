--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3e3389e47145e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff1b959c2dc4894" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5762ccf36714afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32821a2b207949ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a612b30349c482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5762ccf36714afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e308014356f418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32821a2b207949ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,593</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>