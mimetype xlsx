--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ff1b959c2dc4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3ca7ea2f964489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32821a2b207949ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd8a70862584eba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e308014356f418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32821a2b207949ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a71326a905640dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd8a70862584eba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>