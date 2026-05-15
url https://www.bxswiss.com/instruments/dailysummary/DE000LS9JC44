--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a3ca7ea2f964489" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50564fbda504477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd8a70862584eba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bae3135f0db4eff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a71326a905640dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd8a70862584eba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa676149b1b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bae3135f0db4eff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,613</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>