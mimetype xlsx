--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50564fbda504477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec7c6f823db4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bae3135f0db4eff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78cb14671af5448f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fa676149b1b4de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bae3135f0db4eff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra367d016d01346cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78cb14671af5448f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +251,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>