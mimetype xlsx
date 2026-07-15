--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ec7c6f823db4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f12a32dae34eef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78cb14671af5448f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca09ebf6b854d68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra367d016d01346cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78cb14671af5448f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eaa7a5151454e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca09ebf6b854d68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>145,940</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,634</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>144,522</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>