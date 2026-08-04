--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7f12a32dae34eef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67993d69e774504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca09ebf6b854d68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d25b7fedb73412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8eaa7a5151454e97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca09ebf6b854d68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1242a2cf73be4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d25b7fedb73412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,582</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>