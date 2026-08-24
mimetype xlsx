--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67993d69e774504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f687ed2d3e49d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d25b7fedb73412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd5ba0850394df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1242a2cf73be4e1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d25b7fedb73412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919cd1c137554e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd5ba0850394df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,082</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>