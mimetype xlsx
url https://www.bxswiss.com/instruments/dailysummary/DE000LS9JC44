--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92f687ed2d3e49d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c976e9b112e45d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd5ba0850394df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb64a382b44c4e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R919cd1c137554e22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd5ba0850394df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ae1676394446c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb64a382b44c4e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>