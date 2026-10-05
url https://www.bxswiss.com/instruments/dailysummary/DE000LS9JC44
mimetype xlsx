--- v12 (2026-09-13)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c976e9b112e45d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae985261362c4bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb64a382b44c4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86efa223bc864c41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ae1676394446c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb64a382b44c4e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e9ba3d0e8d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86efa223bc864c41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,587</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>