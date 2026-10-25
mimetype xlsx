--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae985261362c4bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fce28aa993435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86efa223bc864c41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6b934d058e43d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e9ba3d0e8d40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86efa223bc864c41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfeb3440ec12c4563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6b934d058e43d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lndt &amp; Sprngl</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>