--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b7d43767a24594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f87c018519d4699" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fa4fcf5f0642c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1c594d5d143b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c59225754f40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fa4fcf5f0642c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f8ae4f81b4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1c594d5d143b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,832</x:t>
-[...48 lines deleted...]
-          <x:t>79,822</x:t>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,778</x:t>
-[...220 lines deleted...]
-          <x:t>79,836</x:t>
+          <x:t>80,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>