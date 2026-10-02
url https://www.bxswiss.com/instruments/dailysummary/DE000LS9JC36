--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f87c018519d4699" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d52cf989cf421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfb1c594d5d143b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd66f81671144e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R289f8ae4f81b4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfb1c594d5d143b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551426a50c234501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd66f81671144e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,008</x:t>
-[...576 lines deleted...]
-          <x:t>80,717</x:t>
+          <x:t>80,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>