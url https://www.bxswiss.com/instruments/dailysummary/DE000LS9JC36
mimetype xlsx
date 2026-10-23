--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1d52cf989cf421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3637caf970764b5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd66f81671144e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64cdd24b6974d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R551426a50c234501" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd66f81671144e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6d501709dd49dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64cdd24b6974d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>80,140</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,212</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>80,591</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,673</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,588</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>