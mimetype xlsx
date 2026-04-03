--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2474be9b0cc04c1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766901d38bbe4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red3f4fa565644181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde280afc09ce4598"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6926cbd810534395" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red3f4fa565644181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f9c68d3b7c4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde280afc09ce4598" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>78,313</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>78,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>78,184</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>78,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,143</x:t>
-[...463 lines deleted...]
-          <x:t>77,387</x:t>
+          <x:t>78,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>