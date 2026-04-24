--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R766901d38bbe4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560d9af6335f4f42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde280afc09ce4598"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05aca6c6fb4f463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f9c68d3b7c4943" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde280afc09ce4598" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d1fe104f584a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05aca6c6fb4f463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>