--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560d9af6335f4f42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad321511c5a34621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05aca6c6fb4f463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1842d7e38f4949c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d1fe104f584a30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05aca6c6fb4f463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf430689ec0764ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1842d7e38f4949c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>78,459</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,362</x:t>
-[...453 lines deleted...]
-          <x:t>78,573</x:t>
+          <x:t>78,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>78,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>78,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>78,526</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>