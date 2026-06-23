--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad321511c5a34621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8151acc58a4390" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1842d7e38f4949c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b3105803ef4b8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf430689ec0764ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1842d7e38f4949c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e488605dc946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b3105803ef4b8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,795</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>78,420</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,449</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>78,385</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>