--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8151acc58a4390" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8bc93c611b4440" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65b3105803ef4b8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841521975c7d402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7e488605dc946a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65b3105803ef4b8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fa15ad399f4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841521975c7d402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,897</x:t>
-[...97 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,845</x:t>
-[...117 lines deleted...]
-          <x:t>79,007</x:t>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>