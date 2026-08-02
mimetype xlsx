--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8bc93c611b4440" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7ae591f56b4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841521975c7d402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c550dc2d694f87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1fa15ad399f4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841521975c7d402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5f19c630624599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c550dc2d694f87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,845</x:t>
-[...129 lines deleted...]
-          <x:t>78,917</x:t>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,645</x:t>
-[...355 lines deleted...]
-          <x:t>78,774</x:t>
+          <x:t>78,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>