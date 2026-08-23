--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e7ae591f56b4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29b7d43767a24594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79c550dc2d694f87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9fa4fcf5f0642c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5f19c630624599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79c550dc2d694f87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88c59225754f40f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9fa4fcf5f0642c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IBD Best of the Best  5 USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JC36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>