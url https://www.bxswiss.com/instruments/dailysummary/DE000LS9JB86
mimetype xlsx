--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc3fd5274dd47e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30456fd83c34366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c12b0bbf5c4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8135333ab14dfe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c9d6fa9b114380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c12b0bbf5c4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2bb2874528a4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8135333ab14dfe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.597,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.585,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.594,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.652,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.670,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.648,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.661,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.660,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.668,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.667,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.698,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>