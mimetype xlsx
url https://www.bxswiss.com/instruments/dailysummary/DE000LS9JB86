--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb30456fd83c34366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbff92cebc114c28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8135333ab14dfe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8642ffd22d048cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2bb2874528a4689" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8135333ab14dfe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757e32433f7c4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8642ffd22d048cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.679,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.679,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.645,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.663,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.705,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.715,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.695,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.708,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.701,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.691,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.719,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.720,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.717,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.711,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.699,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>