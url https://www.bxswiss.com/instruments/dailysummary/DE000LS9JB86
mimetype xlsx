--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbff92cebc114c28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e11253448944f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8642ffd22d048cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf8707d92b924fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757e32433f7c4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8642ffd22d048cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2debd30e6e34d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf8707d92b924fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.699,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.719,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.694,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.715,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.609,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.591,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.625,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>