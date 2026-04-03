--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R082c359ea24b4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9f73926b748ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdf3928a43464797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad8b9c3953c4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a98ae2062b442c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdf3928a43464797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08de380d1b7d4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad8b9c3953c4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.508,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.535,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.504,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.526,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.593,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.621,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.591,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.599,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.750,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.715,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.744,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.733,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.735,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.762,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.702,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.732,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>