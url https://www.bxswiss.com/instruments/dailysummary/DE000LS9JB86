--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaf9f73926b748ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05d6a84e80442b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbad8b9c3953c4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e494ecc2ae4d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08de380d1b7d4728" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbad8b9c3953c4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9b3c22da484d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e494ecc2ae4d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.567,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.638,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.558,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.696,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.732,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.694,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.722,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.723,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>