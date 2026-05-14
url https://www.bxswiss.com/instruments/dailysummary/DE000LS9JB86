--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb05d6a84e80442b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49134e914a24257" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e494ecc2ae4d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1defbd39d8b141ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c9b3c22da484d9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e494ecc2ae4d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d00e46df9d944de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1defbd39d8b141ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.628,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.632,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.649,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.681,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.641,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.675,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.659,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.673,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.709,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.728,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.706,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.663,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.685,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.680,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.671,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>