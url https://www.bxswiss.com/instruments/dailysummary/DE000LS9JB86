--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb49134e914a24257" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae873ea3b14e480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1defbd39d8b141ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2510a6925b964c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d00e46df9d944de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1defbd39d8b141ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef5f2e13e4e4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2510a6925b964c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.680,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.694,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.673,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.679,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.738,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.785,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.722,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.784,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.722,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.784,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.772,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.785,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.759,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.760,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.714,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.700,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.675,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.707,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.697,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.736,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.693,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.749,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.718,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.748,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.724,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.761,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.712,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.752,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.746,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.766,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.742,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.751,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.743,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.713,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.740,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.756,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.734,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.739,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.721,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.730,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.710,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.725,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>