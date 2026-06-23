--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae873ea3b14e480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35323f21229b4b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2510a6925b964c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb585e33166654b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ef5f2e13e4e4b3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2510a6925b964c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95820fa3503b41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb585e33166654b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.697,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.736,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.693,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.729,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.721,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.730,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.710,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.725,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.754,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.758,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.737,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.738,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.729,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.705,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.716,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.708,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.726,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.692,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.695,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.704,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.696,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.703,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,783</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>