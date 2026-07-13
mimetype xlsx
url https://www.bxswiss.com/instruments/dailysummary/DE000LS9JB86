--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35323f21229b4b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32abb88fb0894b55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb585e33166654b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191cafa552c14726"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95820fa3503b41c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb585e33166654b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e157d6d7bf4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191cafa552c14726" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.618,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.626,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.602,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.622,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.625,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.650,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.613,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.644,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.570,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.563,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>