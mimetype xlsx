--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32abb88fb0894b55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6411d7263d411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191cafa552c14726"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75daf5d788ac4a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e157d6d7bf4f6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191cafa552c14726" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773bb282f0384deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75daf5d788ac4a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.643,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.642,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.626,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.644,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.621,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.639,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.658,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.666,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.530,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.501,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.509,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.513,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,750</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>