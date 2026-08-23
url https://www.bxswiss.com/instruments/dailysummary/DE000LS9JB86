--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e6411d7263d411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cc3fd5274dd47e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75daf5d788ac4a66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c12b0bbf5c4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773bb282f0384deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75daf5d788ac4a66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3c9d6fa9b114380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c12b0bbf5c4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Günstige Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9JB86</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.651,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.666,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.650,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.654,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.542,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.546,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.513,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.516,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.514,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.512,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.556,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.572,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.567,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.571,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.578,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.670,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.661,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>