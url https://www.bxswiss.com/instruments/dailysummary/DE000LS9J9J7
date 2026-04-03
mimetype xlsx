--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra201fe140b704940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f5463e845a4168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8e5aa26f9d47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47adb3c4d5fa43bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92df338ae5546f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8e5aa26f9d47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raada7d9f4d1d4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47adb3c4d5fa43bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.239,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.240,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.192,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.209,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.234,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.267,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.221,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.222,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.241,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.252,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.233,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.238,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.259,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.268,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.239,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.249,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.209,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.182,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.215,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.216,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.201,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.126,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.220,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.115,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.190,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.193,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.218,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.181,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.247,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.237,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.244,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.235,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.236,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.199,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.207,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.169,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.150,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.155,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.173,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.152,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.170,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.159,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.160,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.250,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.254,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.231,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.251,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.212,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.266,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.210,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.256,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>