--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f5463e845a4168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd356fc1ba72b4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47adb3c4d5fa43bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ab162a5237476f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raada7d9f4d1d4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47adb3c4d5fa43bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58b987f452d4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ab162a5237476f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.247,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.255,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.237,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.244,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.212,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.266,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.210,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.256,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.257,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.255,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.260,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.338,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.360,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.402,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.400,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.422,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.468,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.479,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.470,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.460,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>