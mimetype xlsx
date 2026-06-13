--- v5 (2026-04-26)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd356fc1ba72b4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3adca70c2f4e5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ab162a5237476f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeacb1ed590b46bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb58b987f452d4c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ab162a5237476f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff5e1aecdd54673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeacb1ed590b46bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>2.491,724</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.621,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.559,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.561,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.606,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.606,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.631,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.636,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.603,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.562,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.550,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.497,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.537,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.573,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.535,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.571,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.572,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.562,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.636,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.610,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.626,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.588,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.574,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.605,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.616,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.606,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.646,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.697,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.643,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.686,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.666,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.676,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.660,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.670,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.636,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.642,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.574,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.589,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.536,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.528,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>