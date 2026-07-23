--- v6 (2026-06-13)
+++ v7 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3adca70c2f4e5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46803e3507f24eec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeacb1ed590b46bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b41867873c54dbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff5e1aecdd54673" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeacb1ed590b46bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedde4fe38904877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b41867873c54dbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,606 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...586 lines deleted...]
-          <x:t>2.507,950</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.564,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.575,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.553,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.582,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.595,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.526,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.550,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.494,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.511,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.536,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.539,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.586,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.605,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.552,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.562,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.530,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.569,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.502,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.537,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.526,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.530,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.519,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.525,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.462,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.461,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.491,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.432,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.512,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.530,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.492,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.527,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.504,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.523,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.499,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.507,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.496,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.527,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.543,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.528,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.528,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.500,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.501,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.461,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.483,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.439,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.387,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.434,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.475,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.471,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.475,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.480,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.500,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.465,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>