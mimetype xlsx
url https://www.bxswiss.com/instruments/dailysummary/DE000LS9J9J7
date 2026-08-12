--- v7 (2026-07-23)
+++ v8 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46803e3507f24eec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32bd55202d04669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b41867873c54dbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0911f54a59b74c5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedde4fe38904877" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b41867873c54dbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf493c02079b54837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0911f54a59b74c5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,415 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...363 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.504,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.523,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.499,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.509,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -724,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.480,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.500,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.465,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.493,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.478,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.484,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.402,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.495,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.402,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.414,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.418,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.393,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.392,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.443,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.375,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.423,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.486,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.487,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.436,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.449,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.476,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.503,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.433,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.533,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.565,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.590,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.555,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.588,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.575,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.616,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.588,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.571,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.606,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>