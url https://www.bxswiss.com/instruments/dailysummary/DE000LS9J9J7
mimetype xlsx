--- v8 (2026-08-12)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32bd55202d04669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eafe491f38b4252" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0911f54a59b74c5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d6ad77fda24c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf493c02079b54837" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0911f54a59b74c5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff710963a9743a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d6ad77fda24c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.486,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.487,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.436,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.449,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.571,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.606,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.567,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.602,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.627,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.627,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.631,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.648,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.628,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.639,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.638,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.648,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.635,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.647,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.660,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.660,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.638,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.646,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.598,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.599,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.569,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.530,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.524,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.526,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.542,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.523,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.530,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.523,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.531,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.472,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.475,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.518,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.523,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.514,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.522,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.596,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.556,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.570,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.588,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.568,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.574,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.544,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.549,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.532,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.540,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>