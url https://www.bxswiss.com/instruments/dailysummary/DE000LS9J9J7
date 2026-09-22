--- v9 (2026-09-01)
+++ v10 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eafe491f38b4252" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e3d9e0d4404a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d6ad77fda24c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bc620812134fed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff710963a9743a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d6ad77fda24c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6ac220e7c847fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bc620812134fed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.538,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.554,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.523,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.530,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.544,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.549,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.532,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.540,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.542,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.498,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.509,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.543,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.528,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.542,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.534,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.517,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.541,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.561,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.555,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.581,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.573,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.584,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.611,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.573,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.576,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.583,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.543,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.556,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.550,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.555,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.506,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.510,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.529,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.554,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.523,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.550,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.490,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.493,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.455,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.457,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.456,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.519,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.548,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.519,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.547,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.552,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.561,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.535,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.536,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.585,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.573,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>