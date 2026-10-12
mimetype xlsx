--- v10 (2026-09-22)
+++ v11 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e3d9e0d4404a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aa4ed474014a9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40bc620812134fed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564d7af2a5874729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe6ac220e7c847fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40bc620812134fed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53f744abe68462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564d7af2a5874729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.550,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.555,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.506,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.510,158</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.577,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.585,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.573,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.579,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.621,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.619,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.624,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.625,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.604,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.624,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.625,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.601,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.604,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.625,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.605,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.608,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.590,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.635,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.612,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.652,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.628,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.636,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.626,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.633,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.610,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.624,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.648,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.648,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.609,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.625,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.637,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.679,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.629,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.666,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.655,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.659,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.630,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.657,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.672,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.692,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.671,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.688,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.662,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.618,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.625,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.602,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.597,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.591,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.607,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.584,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>