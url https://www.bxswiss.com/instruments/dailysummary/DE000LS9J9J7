--- v11 (2026-10-12)
+++ v12 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0aa4ed474014a9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8925a938bda46a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R564d7af2a5874729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd688d0357e4605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd53f744abe68462b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R564d7af2a5874729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b484468720a464d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd688d0357e4605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9J7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.626,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.633,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.610,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.624,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.591,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.607,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.579,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2.584,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.592,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.594,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.567,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.572,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.560,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.577,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.545,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.553,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.579,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.587,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.535,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.538,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.438,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.452,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.401,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.450,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.444,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.451,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.424,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.407,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.425,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.388,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.411,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.352,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.395,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.413,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.436,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.404,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.430,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.368,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.328,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.341,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.350,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.304,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.327,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.390,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.329,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.381,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.378,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.428,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.376,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.441,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.459,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.427,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.434,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.410,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.439,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.405,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.429,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.366,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.380,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.346,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2.354,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>