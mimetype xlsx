--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51284516a5724857" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41446759c30b4e9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0b00d1dcbd5444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9c8f4e0e744866"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44466033aebd463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0b00d1dcbd5444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re541f6259ad74968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9c8f4e0e744866" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.027,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.030,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.021,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.022,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.028,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>