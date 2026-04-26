--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41446759c30b4e9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4205694f252643a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff9c8f4e0e744866"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17c8ea6f18b4452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re541f6259ad74968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff9c8f4e0e744866" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86156793d18d491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17c8ea6f18b4452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.055,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.062,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.052,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.058,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.066,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.087,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.065,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.082,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.087,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.126,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.129,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.121,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.125,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>