--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4205694f252643a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e235dbf2b154c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re17c8ea6f18b4452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee8bd7f0746436a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86156793d18d491b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re17c8ea6f18b4452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73875eae176f49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee8bd7f0746436a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>1.149,237</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.123,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.128,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.127,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.131,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.133,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>