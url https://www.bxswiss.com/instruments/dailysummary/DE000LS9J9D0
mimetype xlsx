--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e235dbf2b154c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dcae950e0845cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ee8bd7f0746436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9224a581ce4751"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73875eae176f49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ee8bd7f0746436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d97a86a00864326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9224a581ce4751" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>1.139,214</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.149,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.136,629</x:t>
-[...146 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>1.159,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.149,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.159,803</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>1.159,633</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.156,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.163,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.156,701</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.156,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.158,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.153,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.156,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>