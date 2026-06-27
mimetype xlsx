--- v8 (2026-06-25)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dcae950e0845cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6ebe2d63cc441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9224a581ce4751"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d17960fa6114fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d97a86a00864326" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9224a581ce4751" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25589fe671544b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d17960fa6114fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.149,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.150,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.144,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.146,272</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>