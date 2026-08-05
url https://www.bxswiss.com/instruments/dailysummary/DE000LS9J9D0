--- v9 (2026-06-27)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb6ebe2d63cc441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985e2b3edb7344b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d17960fa6114fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bde8b32cfe4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc25589fe671544b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d17960fa6114fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b38c38c9984809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bde8b32cfe4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1.139,457</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.147,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.161,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>