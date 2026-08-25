--- v10 (2026-08-05)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R985e2b3edb7344b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560ae8eab17a46df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05bde8b32cfe4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfec09d95ef14aa0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b38c38c9984809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05bde8b32cfe4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f765740e3084cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfec09d95ef14aa0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.173,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.180,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.173,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.178,983</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.171,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.174,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.165,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.168,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.152,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.149,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.184,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>