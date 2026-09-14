--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560ae8eab17a46df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef228e71d54ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfec09d95ef14aa0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a907406d6a40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f765740e3084cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfec09d95ef14aa0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a610a554654f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a907406d6a40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.168,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.168,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.163,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.197,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.209,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.195,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.204,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.224,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.222,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>