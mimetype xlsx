--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3ef228e71d54ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a707c2048b4af5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a907406d6a40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cee1bbf2c6d4ed1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2a610a554654f40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a907406d6a40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8e74e3b65647ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cee1bbf2c6d4ed1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1.224,780</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.194,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.210,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.222,135</x:t>
-[...269 lines deleted...]
-          <x:t>1.206,344</x:t>
+          <x:t>1.197,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.225,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>