--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66a707c2048b4af5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b7cb34c1c94eb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cee1bbf2c6d4ed1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9cc2e9ed8484a4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8e74e3b65647ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cee1bbf2c6d4ed1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra807feb1ec6a422c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9cc2e9ed8484a4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J9D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.195,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.198,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.175,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.176,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.164,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.217,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.215,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.221,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.170,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.188,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.167,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>