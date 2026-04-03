--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb935b2835baa4821" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4abd0e3fee44775" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67da0bba625f484b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda780b98cb654de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ae9d3d50ae94db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67da0bba625f484b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19be317a9dcb4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda780b98cb654de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>