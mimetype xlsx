--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4abd0e3fee44775" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e75257a42544d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda780b98cb654de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8aa92f319c14e3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19be317a9dcb4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda780b98cb654de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b615b96ea354325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8aa92f319c14e3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,009</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>