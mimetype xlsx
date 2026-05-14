--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e75257a42544d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ed478863234dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8aa92f319c14e3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae737e24c28d4260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b615b96ea354325" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8aa92f319c14e3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b69134451724af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae737e24c28d4260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>