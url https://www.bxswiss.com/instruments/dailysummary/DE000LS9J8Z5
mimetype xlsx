--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81ed478863234dec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb37257d8a94477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae737e24c28d4260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49885bb6628947dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b69134451724af1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae737e24c28d4260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da20f9f45494452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49885bb6628947dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>