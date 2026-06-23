--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb37257d8a94477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf11780611a54b91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49885bb6628947dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697e34ff19664dd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1da20f9f45494452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49885bb6628947dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36452ead10734751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697e34ff19664dd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>