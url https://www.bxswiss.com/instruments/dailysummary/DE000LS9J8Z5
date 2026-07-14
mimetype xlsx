--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf11780611a54b91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8efe79f03c4523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R697e34ff19664dd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d7b94591d440ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36452ead10734751" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R697e34ff19664dd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef3c0f754694c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d7b94591d440ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...117 lines deleted...]
-          <x:t>169,081</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,778</x:t>
-[...431 lines deleted...]
-          <x:t>187,251</x:t>
+          <x:t>163,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>