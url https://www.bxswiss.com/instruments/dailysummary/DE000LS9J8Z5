--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b8efe79f03c4523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708c56cd9fb54936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59d7b94591d440ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06af95d145a447ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfef3c0f754694c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59d7b94591d440ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a579163a904e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06af95d145a447ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>