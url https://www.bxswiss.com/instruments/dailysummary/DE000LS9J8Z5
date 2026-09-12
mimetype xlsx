--- v13 (2026-08-03)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R708c56cd9fb54936" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f87ae9d960b4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06af95d145a447ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d985f7f9cb44ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a579163a904e4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06af95d145a447ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28225e380d4e4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d985f7f9cb44ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,591</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>