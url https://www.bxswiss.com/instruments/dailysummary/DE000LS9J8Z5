--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f87ae9d960b4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df0a5a3264a4507" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d985f7f9cb44ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b3bf36a4ca455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28225e380d4e4e40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d985f7f9cb44ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5334837d989046ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b3bf36a4ca455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>147,976</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,629</x:t>
-[...219 lines deleted...]
-        <x:is>
           <x:t>154,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,628</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>