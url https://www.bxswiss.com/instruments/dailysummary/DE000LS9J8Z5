--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9df0a5a3264a4507" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R097cacc5a2ab4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b3bf36a4ca455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6eeb2b85324649b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5334837d989046ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b3bf36a4ca455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re283295f5d994f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6eeb2b85324649b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Knallfrosch</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8Z5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>