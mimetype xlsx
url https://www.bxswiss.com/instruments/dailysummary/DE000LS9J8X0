--- v13 (2026-08-02)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac3e0a4a0724d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8eeb162130143f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dc28417b4340ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1d362327bc426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09dc436af144155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dc28417b4340ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef90d65255940d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1d362327bc426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>182,213</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>