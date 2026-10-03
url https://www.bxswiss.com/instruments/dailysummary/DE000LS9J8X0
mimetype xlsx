--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8eeb162130143f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4215f52eb9644d99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f1d362327bc426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5120e81c284baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ef90d65255940d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f1d362327bc426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebe9642f63c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5120e81c284baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...382 lines deleted...]
-          <x:t>201,714</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>201,517</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>200,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,011</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,980</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>