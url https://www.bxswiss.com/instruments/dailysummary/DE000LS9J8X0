--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4215f52eb9644d99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c41319c0224ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf5120e81c284baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd53916a897434d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfebe9642f63c4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf5120e81c284baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83ecdf308210487c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd53916a897434d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>