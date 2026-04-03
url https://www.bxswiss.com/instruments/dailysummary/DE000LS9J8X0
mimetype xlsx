--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be5602631124d6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bd15a5e03d4b58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0cd761618346e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4b5f92dc9e46c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcbbe455486c4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0cd761618346e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5552b709f244929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4b5f92dc9e46c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>