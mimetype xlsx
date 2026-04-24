--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43bd15a5e03d4b58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888f4002baa144f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d4b5f92dc9e46c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1993ea4ff04536"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5552b709f244929" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d4b5f92dc9e46c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0b4d2d62594ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1993ea4ff04536" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>