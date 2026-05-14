--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R888f4002baa144f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fbb2f419cc400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e1993ea4ff04536"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002ac4cc40134b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe0b4d2d62594ccb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e1993ea4ff04536" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e07b8692bc442d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002ac4cc40134b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>