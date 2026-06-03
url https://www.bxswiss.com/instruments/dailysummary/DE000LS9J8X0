--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0fbb2f419cc400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ef0864eeeb47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R002ac4cc40134b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1d26a78b4d4861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e07b8692bc442d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R002ac4cc40134b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e89a2f9ff74a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1d26a78b4d4861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,315</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>