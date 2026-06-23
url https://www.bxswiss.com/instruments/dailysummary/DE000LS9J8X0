--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66ef0864eeeb47ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf071440a3e3c432a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd1d26a78b4d4861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045e0f8039bc4a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e89a2f9ff74a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd1d26a78b4d4861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa7e41dd91473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045e0f8039bc4a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>