--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf071440a3e3c432a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006fe1d1085441c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R045e0f8039bc4a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa22e46f9224870"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa7e41dd91473e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R045e0f8039bc4a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd41d0286a24d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa22e46f9224870" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>