--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006fe1d1085441c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ac3e0a4a0724d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa22e46f9224870"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59dc28417b4340ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd41d0286a24d5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa22e46f9224870" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc09dc436af144155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59dc28417b4340ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Takeover-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8X0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>