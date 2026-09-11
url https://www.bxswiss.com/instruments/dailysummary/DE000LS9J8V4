--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e7ac55cc86470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8997380d064822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb400b3c1d041ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b89f2179454ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8904d8dfe645d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb400b3c1d041ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e277c96b064f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b89f2179454ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>