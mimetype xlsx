--- v11 (2026-09-11)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e8997380d064822" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9097c2a1aa624166" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b89f2179454ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dee97008a3d48fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53e277c96b064f70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b89f2179454ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993d727788724bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dee97008a3d48fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>