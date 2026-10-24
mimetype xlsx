--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9097c2a1aa624166" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4fa0428d5374d76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dee97008a3d48fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149f09be2bbd4082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R993d727788724bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dee97008a3d48fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f4bca8460474280" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149f09be2bbd4082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...306 lines deleted...]
-          <x:t>150,843</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,843</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>149,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,094</x:t>
         </x:is>
       </x:c>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>