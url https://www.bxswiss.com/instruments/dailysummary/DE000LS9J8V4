--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59930a19a7d64b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6117160ef67a45ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b2b082e1914834"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6481c92a884c4ec5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R268b48185e5d42e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b2b082e1914834" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd073e8dec1174256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6481c92a884c4ec5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...165 lines deleted...]
-          <x:t>148,555</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,405</x:t>
-[...357 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,393</x:t>
-[...36 lines deleted...]
-          <x:t>146,572</x:t>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>