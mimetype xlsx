--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6117160ef67a45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302aaaec0ee84260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6481c92a884c4ec5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb453ffc8749a4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd073e8dec1174256" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6481c92a884c4ec5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147b09d6c15c448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb453ffc8749a4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,036</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>143,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,300</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>