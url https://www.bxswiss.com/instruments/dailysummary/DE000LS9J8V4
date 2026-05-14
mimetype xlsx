--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302aaaec0ee84260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeaf53cc42c4636" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb453ffc8749a4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd974d493d15b4634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147b09d6c15c448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb453ffc8749a4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf89bd159254228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd974d493d15b4634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>