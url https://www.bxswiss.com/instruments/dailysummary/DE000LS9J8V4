--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eeaf53cc42c4636" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc328e6199449b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd974d493d15b4634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fe93bc111644cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf89bd159254228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd974d493d15b4634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbf13122f534f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fe93bc111644cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>