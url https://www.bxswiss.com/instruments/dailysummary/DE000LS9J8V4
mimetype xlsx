--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc328e6199449b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8471eb9b88694bfe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fe93bc111644cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b18fcdb71c47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdbf13122f534f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fe93bc111644cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0a3a7fb2cc4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b18fcdb71c47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,929</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>158,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,524</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>