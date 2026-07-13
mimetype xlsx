--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8471eb9b88694bfe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b742142b0b4974" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b18fcdb71c47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a7316c33bb4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c0a3a7fb2cc4b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b18fcdb71c47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10bf770317f45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a7316c33bb4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>