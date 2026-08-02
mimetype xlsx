--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b742142b0b4974" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cdb183d1ed4581" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a7316c33bb4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6695eecfa8974455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10bf770317f45b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a7316c33bb4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2ef0c71cab4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6695eecfa8974455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,198</x:t>
@@ -737,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>