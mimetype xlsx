--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cdb183d1ed4581" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40e7ac55cc86470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6695eecfa8974455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb400b3c1d041ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c2ef0c71cab4670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6695eecfa8974455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b8904d8dfe645d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb400b3c1d041ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>immer schön nett bleiben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8V4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,130</x:t>
@@ -744,31 +339,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>