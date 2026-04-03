--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R916f2d9bf99542c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59775d1a7e5845ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a7f0ed146e40b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f620d42cbf423e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c1214fffa234e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a7f0ed146e40b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e8b92e1b974764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f620d42cbf423e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>336,561</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>