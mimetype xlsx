--- v6 (2026-04-03)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59775d1a7e5845ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808d18be3f3a45ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13f620d42cbf423e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa380d3be124d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34e8b92e1b974764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13f620d42cbf423e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89105cd9250b4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa380d3be124d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,970</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>