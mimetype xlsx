--- v7 (2026-05-02)
+++ v8 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R808d18be3f3a45ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6fb9b8f364b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa380d3be124d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927638e52730495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89105cd9250b4af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa380d3be124d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd161680b5bc64da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927638e52730495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>