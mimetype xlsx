--- v8 (2026-05-22)
+++ v9 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38b6fb9b8f364b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f11480cf9b4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R927638e52730495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b59a601deac46b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd161680b5bc64da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R927638e52730495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f46a7bfc92a48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b59a601deac46b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>