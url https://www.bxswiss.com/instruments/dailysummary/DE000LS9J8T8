--- v9 (2026-06-11)
+++ v10 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66f11480cf9b4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd411709ee42b4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b59a601deac46b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3dacc0996f4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f46a7bfc92a48d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b59a601deac46b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a9eb4315ad403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3dacc0996f4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>