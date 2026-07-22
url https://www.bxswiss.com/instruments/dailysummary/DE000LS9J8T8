--- v10 (2026-07-02)
+++ v11 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd411709ee42b4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e83dbd7d994346" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3dacc0996f4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cfc4829d6e4636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a9eb4315ad403d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3dacc0996f4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda683274b47f41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cfc4829d6e4636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>