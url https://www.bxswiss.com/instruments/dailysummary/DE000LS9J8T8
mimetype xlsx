--- v11 (2026-07-22)
+++ v12 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67e83dbd7d994346" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0921483f45a46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cfc4829d6e4636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b60eedc03d64971"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda683274b47f41dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cfc4829d6e4636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4008eba7194a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b60eedc03d64971" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>