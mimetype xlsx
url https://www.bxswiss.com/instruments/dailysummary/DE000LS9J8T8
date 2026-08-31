--- v12 (2026-08-11)
+++ v13 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0921483f45a46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf438e949d2ea4e90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b60eedc03d64971"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce06b8282db4131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d4008eba7194a64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b60eedc03d64971" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d9711ade8b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce06b8282db4131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>398,811</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>