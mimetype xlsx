--- v13 (2026-08-31)
+++ v14 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf438e949d2ea4e90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29eaf22601747cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce06b8282db4131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700bc8f2325c4a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d9711ade8b4219" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce06b8282db4131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7883dfdb3b354eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700bc8f2325c4a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>