--- v14 (2026-09-20)
+++ v15 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb29eaf22601747cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9abb8e4b8a784f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R700bc8f2325c4a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d964fab280548f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7883dfdb3b354eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R700bc8f2325c4a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0999f8a9e22c446c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d964fab280548f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum DOW-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8T8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>405,593</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>