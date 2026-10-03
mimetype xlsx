--- v15 (2026-09-13)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72207b6cb2048bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d5a31810ec48d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9353e414f86469b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f077e7b126a46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb990f0c88149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9353e414f86469b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2a7651df844fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f077e7b126a46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,915</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>560,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>