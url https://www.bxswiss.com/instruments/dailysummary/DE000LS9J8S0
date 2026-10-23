--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d5a31810ec48d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af7ad5e397c4bee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f077e7b126a46b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb554003178af46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2a7651df844fac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f077e7b126a46b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c22515978a04eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb554003178af46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...355 lines deleted...]
-          <x:t>576,430</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>576,368</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>