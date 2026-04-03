--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cc28ac16004b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf679b0edc42943f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R091cf7f248424c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa70e9cf3e4b4d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d609deb22047a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R091cf7f248424c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0e9763bd954caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa70e9cf3e4b4d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>