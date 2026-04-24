--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf679b0edc42943f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b62ec8e9bf4a5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa70e9cf3e4b4d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c974bfb5764864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b0e9763bd954caf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa70e9cf3e4b4d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6bde9a2d2b4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c974bfb5764864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>