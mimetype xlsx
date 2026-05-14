--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11b62ec8e9bf4a5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182ae8cb9b304dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c974bfb5764864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4474cc4911764861"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6bde9a2d2b4204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c974bfb5764864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c366a32edf247d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4474cc4911764861" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>