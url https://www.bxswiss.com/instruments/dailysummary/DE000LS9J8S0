--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R182ae8cb9b304dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0a65e0de1e4831" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4474cc4911764861"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad001231c6ee4177"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c366a32edf247d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4474cc4911764861" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d0c979e99b4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad001231c6ee4177" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>531,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>