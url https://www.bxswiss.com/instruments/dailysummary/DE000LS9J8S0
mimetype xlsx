--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c0a65e0de1e4831" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re032502d970744b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad001231c6ee4177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5759a26e97e4119"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4d0c979e99b4c29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad001231c6ee4177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02797ef9c29f4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5759a26e97e4119" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,223</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>