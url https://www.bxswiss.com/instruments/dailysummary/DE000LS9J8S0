--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re032502d970744b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940f6f490ff34375" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5759a26e97e4119"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aec515fa724358"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02797ef9c29f4e65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5759a26e97e4119" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7206779369514646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aec515fa724358" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>515,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>