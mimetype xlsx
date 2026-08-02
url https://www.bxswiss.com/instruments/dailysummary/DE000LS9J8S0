--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R940f6f490ff34375" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9123aa056dd54783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75aec515fa724358"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279c6656f5fe45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7206779369514646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75aec515fa724358" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f713b5c3b574ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279c6656f5fe45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>545,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>