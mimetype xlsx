--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9123aa056dd54783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c700ee170414c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R279c6656f5fe45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b26a6ae8b2c42d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f713b5c3b574ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R279c6656f5fe45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e08ce07cc14ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b26a6ae8b2c42d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>547,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>529,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>