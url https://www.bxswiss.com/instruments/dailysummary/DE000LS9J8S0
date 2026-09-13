--- v14 (2026-08-23)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c700ee170414c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72207b6cb2048bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b26a6ae8b2c42d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9353e414f86469b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82e08ce07cc14ad4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b26a6ae8b2c42d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb990f0c88149f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9353e414f86469b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silicon Valley - Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>521,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>