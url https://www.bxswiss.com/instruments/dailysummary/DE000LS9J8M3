--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83bd47eb073648d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b0bba269b64ea1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a173467a78e4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55a77a5f2724158"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0d4b7040454e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a173467a78e4a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8f518579094015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55a77a5f2724158" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...549 lines deleted...]
-          <x:t>124,039</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,531</x:t>
-[...53 lines deleted...]
-          <x:t>124,095</x:t>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>