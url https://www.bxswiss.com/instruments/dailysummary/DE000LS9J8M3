--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b0bba269b64ea1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb6b1a6d9ba4def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55a77a5f2724158"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90dc902fa32a4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e8f518579094015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55a77a5f2724158" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d0d6d3550f49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90dc902fa32a4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>