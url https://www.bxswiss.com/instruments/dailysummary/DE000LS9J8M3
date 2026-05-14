--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bb6b1a6d9ba4def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d840d7cf9e4e11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90dc902fa32a4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e1f512965d4361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d0d6d3550f49a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90dc902fa32a4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7687477edbd74372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e1f512965d4361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>