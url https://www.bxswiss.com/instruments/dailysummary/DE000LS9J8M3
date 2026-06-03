--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d840d7cf9e4e11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38deaa6afc684f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e1f512965d4361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd92772f89854dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7687477edbd74372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e1f512965d4361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3665ceab29844ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd92772f89854dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>