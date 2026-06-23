--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38deaa6afc684f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a63cd972734873" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd92772f89854dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5678c57789a044fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3665ceab29844ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd92772f89854dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547a8dc604e04769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5678c57789a044fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>