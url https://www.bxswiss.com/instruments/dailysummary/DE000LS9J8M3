--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16a63cd972734873" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a8ecb264fa4d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5678c57789a044fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07eea39694544651"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R547a8dc604e04769" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5678c57789a044fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272da76eb9274c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07eea39694544651" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>