--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50a8ecb264fa4d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf41a016d26844c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07eea39694544651"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef7e49f9b774874"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R272da76eb9274c48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07eea39694544651" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afbf403c919429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef7e49f9b774874" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,549 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>166,677</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,939</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,322</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>