--- v11 (2026-08-03)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf41a016d26844c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0f9017283848b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef7e49f9b774874"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2056f0bdcf14b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6afbf403c919429b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef7e49f9b774874" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raffef03e2a204ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2056f0bdcf14b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>172,322</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>171,496</x:t>
-[...431 lines deleted...]
-          <x:t>169,771</x:t>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>