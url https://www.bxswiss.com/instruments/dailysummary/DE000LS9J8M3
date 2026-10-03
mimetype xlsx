--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a0f9017283848b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7f89891bac46cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2056f0bdcf14b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77551dc879d647cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raffef03e2a204ead" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2056f0bdcf14b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e60391c9be4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77551dc879d647cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>