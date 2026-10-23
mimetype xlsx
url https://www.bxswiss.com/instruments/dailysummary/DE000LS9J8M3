--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d7f89891bac46cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc975f6941c6442b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77551dc879d647cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07728d6e1f504675"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8e60391c9be4e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77551dc879d647cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17180ec91ef642c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07728d6e1f504675" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Ethisch investieren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8M3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>