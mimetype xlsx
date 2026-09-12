--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba49dce229024144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea82056136c941c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620d75acbeca4741"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256961f2d2ba49fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0bfad47107486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620d75acbeca4741" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aac81427bf44b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256961f2d2ba49fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>99,884</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,831</x:t>
-[...220 lines deleted...]
-          <x:t>99,902</x:t>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>