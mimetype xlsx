--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea82056136c941c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1318cd9da59d4845" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R256961f2d2ba49fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17580f923c71477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aac81427bf44b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R256961f2d2ba49fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f7363979474dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17580f923c71477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>99,884</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,831</x:t>
-[...80 lines deleted...]
-          <x:t>100,164</x:t>
+          <x:t>100,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,352</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>101,005</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>