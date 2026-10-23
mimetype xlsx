--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1318cd9da59d4845" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6bf767147af4274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17580f923c71477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43b7602fb41c4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75f7363979474dc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17580f923c71477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1882136603174778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43b7602fb41c4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>100,285</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,373</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,254</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>