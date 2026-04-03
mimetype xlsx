--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2f7e2da60d45e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf5cf16e9bf4c04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22609aacd9af4756"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7eb9b79a1b4fac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6cfca22ce84841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22609aacd9af4756" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b920ab3903941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7eb9b79a1b4fac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>98,507</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,327</x:t>
-[...328 lines deleted...]
-          <x:t>97,959</x:t>
+          <x:t>98,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>