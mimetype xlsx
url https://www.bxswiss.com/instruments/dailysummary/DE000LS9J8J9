--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cf5cf16e9bf4c04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731f1f48e70a4f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d7eb9b79a1b4fac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fb4fd5a989945f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b920ab3903941ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d7eb9b79a1b4fac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re494679f41064919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fb4fd5a989945f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>