--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731f1f48e70a4f5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2592c2df1464eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fb4fd5a989945f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56123f36ee4c4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re494679f41064919" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fb4fd5a989945f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07eb5dfe43754b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56123f36ee4c4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>98,225</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,125</x:t>
-[...453 lines deleted...]
-          <x:t>98,119</x:t>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...19 lines deleted...]
-          <x:t>98,239</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>