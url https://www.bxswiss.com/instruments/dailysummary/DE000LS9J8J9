--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2592c2df1464eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35c2d2d89c14360" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56123f36ee4c4d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b8aeda59bb4170"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07eb5dfe43754b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56123f36ee4c4d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8590cedbc64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b8aeda59bb4170" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>98,119</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>98,060</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,876</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,971</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>