--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc35c2d2d89c14360" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d907b44bf84e23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79b8aeda59bb4170"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f46500675a14360"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd8590cedbc64c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79b8aeda59bb4170" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804684b864ce4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f46500675a14360" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>97,961</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,998</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>97,873</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>