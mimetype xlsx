--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08d907b44bf84e23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0379dab12ee44018" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f46500675a14360"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7211983b6f3d4841"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R804684b864ce4893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f46500675a14360" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea947b65d2e44f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7211983b6f3d4841" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>98,191</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>98,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,465</x:t>
-[...43 lines deleted...]
-          <x:t>98,493</x:t>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...112 lines deleted...]
-          <x:t>98,865</x:t>
+          <x:t>98,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>