--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0379dab12ee44018" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab858bc1fce94b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7211983b6f3d4841"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448996f3d9be47af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea947b65d2e44f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7211983b6f3d4841" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra912fb0cb7464e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448996f3d9be47af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>98,493</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>98,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,706</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>