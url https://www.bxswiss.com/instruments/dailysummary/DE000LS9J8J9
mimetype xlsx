--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab858bc1fce94b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba49dce229024144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R448996f3d9be47af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620d75acbeca4741"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra912fb0cb7464e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R448996f3d9be47af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d0bfad47107486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620d75acbeca4741" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>wall street trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>