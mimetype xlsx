--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50bb66cbcae4425" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605bf5c4815b48f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2987ea1a24f4b8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b6fd8964374451"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a2ae06771447f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2987ea1a24f4b8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7cd772014f4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b6fd8964374451" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>109,845</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,676</x:t>
-[...355 lines deleted...]
-          <x:t>109,592</x:t>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>