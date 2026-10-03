--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R605bf5c4815b48f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca40b0f41af40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b6fd8964374451"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1e0f3b15144303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d7cd772014f4875" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b6fd8964374451" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1891f390c3ff4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1e0f3b15144303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>109,935</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,700</x:t>
-[...431 lines deleted...]
-          <x:t>110,014</x:t>
+          <x:t>109,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>