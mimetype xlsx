--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca40b0f41af40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22763fa44d01488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea1e0f3b15144303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a73f63629f74f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1891f390c3ff4a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea1e0f3b15144303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbef7f11c334359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a73f63629f74f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>