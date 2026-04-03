--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5f9500aed54bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9052d42f7de4e2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd311ccdd18dc42bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b807fc523dd4eec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a2afd38f4ff43f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd311ccdd18dc42bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3995b85904c44b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b807fc523dd4eec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>108,873</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>