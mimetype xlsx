--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9052d42f7de4e2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ed466262da4c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b807fc523dd4eec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra525b39830fc4aa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3995b85904c44b7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b807fc523dd4eec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17e3f2c2096495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra525b39830fc4aa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>