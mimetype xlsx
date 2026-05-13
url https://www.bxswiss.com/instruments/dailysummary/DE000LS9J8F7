--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05ed466262da4c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88854f0a0d754b13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra525b39830fc4aa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbeb8b101b3940a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17e3f2c2096495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra525b39830fc4aa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e108186c38f46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbeb8b101b3940a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>