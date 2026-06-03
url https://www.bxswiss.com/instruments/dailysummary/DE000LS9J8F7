--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88854f0a0d754b13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0d4aa732764598" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbeb8b101b3940a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79de98316833418c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e108186c38f46b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbeb8b101b3940a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8c134eb05342f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79de98316833418c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>104,387</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,919</x:t>
-[...43 lines deleted...]
-          <x:t>103,483</x:t>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,434</x:t>
-[...463 lines deleted...]
-          <x:t>103,843</x:t>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>