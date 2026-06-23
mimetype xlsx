--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c0d4aa732764598" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc370723e7b4121" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79de98316833418c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e92d170c564a03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a8c134eb05342f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79de98316833418c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a38ea0d05854c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e92d170c564a03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>