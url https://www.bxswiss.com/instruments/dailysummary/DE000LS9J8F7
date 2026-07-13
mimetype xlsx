--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fc370723e7b4121" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8c6585a04241bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e92d170c564a03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850b0a1a3da44aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a38ea0d05854c5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e92d170c564a03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a644e2735b4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850b0a1a3da44aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,254</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>