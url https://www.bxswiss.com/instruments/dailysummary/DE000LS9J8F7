--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f8c6585a04241bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f463d9fb154aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850b0a1a3da44aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7ba6e73fe4f15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32a644e2735b4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850b0a1a3da44aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412757e2ad854862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7ba6e73fe4f15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>