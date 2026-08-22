--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f463d9fb154aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50bb66cbcae4425" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2e7ba6e73fe4f15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2987ea1a24f4b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R412757e2ad854862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2e7ba6e73fe4f15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a2ae06771447f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2987ea1a24f4b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Todaytrade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8F7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>110,159</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,157</x:t>
-[...593 lines deleted...]
-          <x:t>109,074</x:t>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>