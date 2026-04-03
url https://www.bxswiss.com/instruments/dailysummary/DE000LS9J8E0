--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c21066504074def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a11c48e51904949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79682649dd964995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a42918ce064831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7334a580f7f4352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79682649dd964995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b2211971d04dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a42918ce064831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>