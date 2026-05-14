--- v6 (2026-04-03)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a11c48e51904949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc144e1399e4b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62a42918ce064831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca1200c740e4637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b2211971d04dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62a42918ce064831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c6e48ea4da4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca1200c740e4637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>111,181</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>