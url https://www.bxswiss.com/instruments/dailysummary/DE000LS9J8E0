--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fc144e1399e4b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ff5b6a7275437f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ca1200c740e4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6969f89a0f84db8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c6e48ea4da4d36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ca1200c740e4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9a5aa008734a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6969f89a0f84db8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,298</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>115,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,320</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>