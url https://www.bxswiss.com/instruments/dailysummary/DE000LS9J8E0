--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4ff5b6a7275437f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a2e721d8184227" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6969f89a0f84db8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2aaf082b6a42b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9a5aa008734a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6969f89a0f84db8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27158d2e4b124ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2aaf082b6a42b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>120,175</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,249</x:t>
-[...220 lines deleted...]
-          <x:t>125,962</x:t>
+          <x:t>120,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>