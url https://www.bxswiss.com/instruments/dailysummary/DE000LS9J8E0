--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35a2e721d8184227" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9837c97188b44b0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f2aaf082b6a42b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96db382cdaa40c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27158d2e4b124ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f2aaf082b6a42b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaef288a36c4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96db382cdaa40c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,647</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>