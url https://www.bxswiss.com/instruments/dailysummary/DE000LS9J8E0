--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9837c97188b44b0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22545ec5dcc1423b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96db382cdaa40c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b53598b5434a1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaaef288a36c4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96db382cdaa40c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065c4092a38f450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b53598b5434a1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>