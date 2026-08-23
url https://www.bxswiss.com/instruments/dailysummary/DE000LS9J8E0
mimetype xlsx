--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22545ec5dcc1423b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3d156d6cbd4028" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b53598b5434a1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6966da63e4dd477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R065c4092a38f450e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b53598b5434a1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e0705a41ed4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6966da63e4dd477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>