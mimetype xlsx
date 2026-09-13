--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d3d156d6cbd4028" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532b160b1d044b1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6966da63e4dd477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140fca713ea04af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e0705a41ed4eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6966da63e4dd477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f14726a9e74e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140fca713ea04af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>128,575</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,585</x:t>
-[...328 lines deleted...]
-          <x:t>126,504</x:t>
+          <x:t>129,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>