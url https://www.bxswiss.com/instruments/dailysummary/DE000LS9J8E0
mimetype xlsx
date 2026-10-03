--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R532b160b1d044b1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c916f924e54c67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140fca713ea04af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9a7ddb566449b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f14726a9e74e02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140fca713ea04af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20003e6ab97a430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9a7ddb566449b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>126,670</x:t>
-[...414 lines deleted...]
-          <x:t>125,621</x:t>
+          <x:t>124,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>