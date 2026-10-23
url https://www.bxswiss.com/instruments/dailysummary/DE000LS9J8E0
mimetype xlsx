--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61c916f924e54c67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc365b9aadd40dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f9a7ddb566449b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ab64059c0a4a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20003e6ab97a430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f9a7ddb566449b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R712d282d622b4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ab64059c0a4a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ChancenMix40</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8E0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,306</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>