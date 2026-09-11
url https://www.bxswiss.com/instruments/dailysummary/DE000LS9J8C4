--- v9 (2026-08-22)
+++ v10 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ec5e6506864bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f765904d0fc45ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025e66feb41c43e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d1369489144e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5340c7db1f874f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025e66feb41c43e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06cf3473a22431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d1369489144e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>