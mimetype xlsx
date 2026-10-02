--- v10 (2026-09-11)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f765904d0fc45ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881542a323d94124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30d1369489144e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f860044ecf4faf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06cf3473a22431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30d1369489144e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3518cbdfe6404d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f860044ecf4faf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>