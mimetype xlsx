--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R881542a323d94124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870e167834c843db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34f860044ecf4faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57712fb7396c4808"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3518cbdfe6404d2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34f860044ecf4faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a96024d87454191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57712fb7396c4808" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>