--- v2 (2026-03-14)
+++ v3 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R444ea5c95ea44b34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3288aa465c634b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40e2468f9c7e4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f429b1e17846d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d5612a0cfe4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40e2468f9c7e4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa35ce3427e34844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f429b1e17846d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>91,700</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>