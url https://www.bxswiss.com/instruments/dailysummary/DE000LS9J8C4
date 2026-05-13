--- v3 (2026-04-23)
+++ v4 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3288aa465c634b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28911cd7fef14555" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f429b1e17846d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18c73efa7934401"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa35ce3427e34844" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f429b1e17846d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8403a5c50b0e45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18c73efa7934401" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,411 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>94,831</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,687</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>95,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,479</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,434</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>