--- v4 (2026-05-13)
+++ v5 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28911cd7fef14555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b580afd52345a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb18c73efa7934401"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e611ea8ae894df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8403a5c50b0e45b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb18c73efa7934401" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1c4a4b3e5742d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e611ea8ae894df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>