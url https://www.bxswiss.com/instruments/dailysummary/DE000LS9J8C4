--- v5 (2026-06-02)
+++ v6 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72b580afd52345a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69200b8eec24089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e611ea8ae894df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ebac9b11c8438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c1c4a4b3e5742d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e611ea8ae894df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fee37e53b74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ebac9b11c8438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>