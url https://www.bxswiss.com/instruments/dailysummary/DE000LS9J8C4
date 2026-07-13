--- v6 (2026-06-22)
+++ v7 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re69200b8eec24089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641a0c9e38c34704" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ebac9b11c8438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc0afef8c304b36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fee37e53b74ce6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ebac9b11c8438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0d6fa729de49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc0afef8c304b36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>