--- v7 (2026-07-13)
+++ v8 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641a0c9e38c34704" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62851f8ef2d4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc0afef8c304b36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8159a477d7d54b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad0d6fa729de49d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc0afef8c304b36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa52b6e27dc449a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8159a477d7d54b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>106,115</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,145</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>104,914</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,523</x:t>
-[...323 lines deleted...]
-          <x:t>104,845</x:t>
+          <x:t>104,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>