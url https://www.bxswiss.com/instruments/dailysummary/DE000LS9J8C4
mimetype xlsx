--- v8 (2026-08-02)
+++ v9 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra62851f8ef2d4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ec5e6506864bdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8159a477d7d54b23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025e66feb41c43e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa52b6e27dc449a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8159a477d7d54b23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5340c7db1f874f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025e66feb41c43e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fundamental und Chart</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8C4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>