--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb9c79f662446f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356fe5302a9949cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67e90e45f4e5428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd6f32717b649a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b5793853864f2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67e90e45f4e5428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee664c687ae49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd6f32717b649a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...522 lines deleted...]
-          <x:t>227,945</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,688</x:t>
-[...107 lines deleted...]
-          <x:t>228,865</x:t>
+          <x:t>223,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>