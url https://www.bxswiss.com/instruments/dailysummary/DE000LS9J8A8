--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R356fe5302a9949cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d0198e893f47cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfd6f32717b649a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59788c1f5ab4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reee664c687ae49fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfd6f32717b649a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5a674070f84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59788c1f5ab4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>