--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d0198e893f47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034e1f0fe0864e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59788c1f5ab4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93617b1e4d9a4aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5a674070f84ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59788c1f5ab4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9555721ebb4b4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93617b1e4d9a4aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>