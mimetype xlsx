--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034e1f0fe0864e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9eed25489a449b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93617b1e4d9a4aca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934b9af7194b4d13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9555721ebb4b4e15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93617b1e4d9a4aca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a2d8d867654d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934b9af7194b4d13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>