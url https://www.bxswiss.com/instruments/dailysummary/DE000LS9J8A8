--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d9eed25489a449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03e9fc605c348ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934b9af7194b4d13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0024cfd6fbeb4b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52a2d8d867654d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934b9af7194b4d13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847e71c94bdd46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0024cfd6fbeb4b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,861</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>