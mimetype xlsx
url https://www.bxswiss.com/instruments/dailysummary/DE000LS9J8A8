--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd03e9fc605c348ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f39458efdc4f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0024cfd6fbeb4b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572bb972191a4b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847e71c94bdd46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0024cfd6fbeb4b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24806db4e1d4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572bb972191a4b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,479 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>