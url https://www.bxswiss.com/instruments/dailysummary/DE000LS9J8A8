--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f39458efdc4f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab5eed87da7450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R572bb972191a4b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06affbbad91b49c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd24806db4e1d4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R572bb972191a4b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9d79ee32b24643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06affbbad91b49c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,288 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -597,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>