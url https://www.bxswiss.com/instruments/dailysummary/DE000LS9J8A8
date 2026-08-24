--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab5eed87da7450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3ae3780263462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06affbbad91b49c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a52bf7cc78446d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb9d79ee32b24643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06affbbad91b49c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a09a7b7bfc4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a52bf7cc78446d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>253,082</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>251,915</x:t>
-[...544 lines deleted...]
-          <x:t>249,835</x:t>
+          <x:t>253,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>