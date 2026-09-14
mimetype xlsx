--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae3ae3780263462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a45495f1d94bb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a52bf7cc78446d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcfb50c408141d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30a09a7b7bfc4b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a52bf7cc78446d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f309259e384620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcfb50c408141d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>