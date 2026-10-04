--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a45495f1d94bb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec47ee085364d8a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffcfb50c408141d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0100c5b09d744042"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f309259e384620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffcfb50c408141d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31cb6895c1184e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0100c5b09d744042" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>