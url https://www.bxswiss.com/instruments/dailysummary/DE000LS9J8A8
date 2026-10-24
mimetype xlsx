--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfec47ee085364d8a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf40651cdc304bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0100c5b09d744042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae7f446d34904194"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31cb6895c1184e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0100c5b09d744042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec85d6b8ffe649a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae7f446d34904194" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CME Electromobility&amp;Smart Energy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J8A8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>