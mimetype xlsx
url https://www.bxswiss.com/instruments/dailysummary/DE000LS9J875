--- v14 (2026-09-02)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d171dcead3f4df2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b61646980b46c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f26a05b5d54881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaca58f7eb0a498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5949863c99428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f26a05b5d54881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a197aff9f6c4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaca58f7eb0a498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>119,655</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,461</x:t>
-[...80 lines deleted...]
-          <x:t>119,123</x:t>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,218</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>119,363</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>