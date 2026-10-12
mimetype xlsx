--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4b61646980b46c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425b7e42cf6d4e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaca58f7eb0a498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba426e66d0f46a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a197aff9f6c4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaca58f7eb0a498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab165c989ce4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba426e66d0f46a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>118,183</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,118</x:t>
-[...544 lines deleted...]
-          <x:t>120,125</x:t>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>