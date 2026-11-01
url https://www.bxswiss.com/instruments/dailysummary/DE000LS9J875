--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R425b7e42cf6d4e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30f3dd2da4e4888" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba426e66d0f46a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R786ab35b414546a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab165c989ce4eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba426e66d0f46a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66b5299a518744b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R786ab35b414546a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>