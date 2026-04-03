--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree332e952ab0408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24f1686cd684880" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577d2fd32da54faf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810205b51c774497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R383784d57c084f6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577d2fd32da54faf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15949462b6254910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810205b51c774497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>