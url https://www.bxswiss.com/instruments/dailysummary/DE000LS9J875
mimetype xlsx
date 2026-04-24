--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24f1686cd684880" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745ecdfedc754f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810205b51c774497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fc560fbc0b47c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15949462b6254910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810205b51c774497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4444f9c3fdda496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fc560fbc0b47c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>