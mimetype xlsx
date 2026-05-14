--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R745ecdfedc754f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f0ba2ac1d44308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fc560fbc0b47c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5bdc4f54194614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4444f9c3fdda496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fc560fbc0b47c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0d4a2a2f6746bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5bdc4f54194614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>