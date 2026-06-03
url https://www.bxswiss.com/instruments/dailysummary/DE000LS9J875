--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94f0ba2ac1d44308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d8a20886ea41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b5bdc4f54194614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4561db78c9a44e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a0d4a2a2f6746bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b5bdc4f54194614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9199ff95f24d4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4561db78c9a44e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,187</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>