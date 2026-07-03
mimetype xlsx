--- v10 (2026-06-03)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d8a20886ea41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd05d18349f4ae8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4561db78c9a44e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26673bade15d45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9199ff95f24d4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4561db78c9a44e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R518c4ef91a7046ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26673bade15d45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>