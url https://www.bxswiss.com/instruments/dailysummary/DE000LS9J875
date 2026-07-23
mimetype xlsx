--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdd05d18349f4ae8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacd86c3c8984d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26673bade15d45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756508d1c8af4594"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R518c4ef91a7046ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26673bade15d45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbe249213bc40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756508d1c8af4594" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,697</x:t>
-[...409 lines deleted...]
-          <x:t>110,397</x:t>
+          <x:t>112,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>