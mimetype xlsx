--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reacd86c3c8984d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b39670d4c64c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756508d1c8af4594"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61c910c15ca467a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cbe249213bc40a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756508d1c8af4594" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d866512f574f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61c910c15ca467a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,627</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>