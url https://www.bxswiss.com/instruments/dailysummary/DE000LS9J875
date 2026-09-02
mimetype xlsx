--- v13 (2026-08-12)
+++ v14 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16b39670d4c64c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d171dcead3f4df2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re61c910c15ca467a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73f26a05b5d54881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d866512f574f29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re61c910c15ca467a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c5949863c99428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73f26a05b5d54881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Finanzoo Fundamentalanalyse</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>