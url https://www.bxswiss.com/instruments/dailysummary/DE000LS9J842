--- v4 (2026-03-14)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R004fb61c862642d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1236e398495b4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree714c3abbac4d21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac0a6e454164cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf172e32a638c472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree714c3abbac4d21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba379dd37c8d4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac0a6e454164cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>162,149</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>