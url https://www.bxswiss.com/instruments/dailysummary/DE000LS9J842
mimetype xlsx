--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1236e398495b4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a6503ee3844f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ac0a6e454164cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38eeda091954430"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba379dd37c8d4681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ac0a6e454164cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735997c9ad93496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38eeda091954430" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,876</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>