--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54a6503ee3844f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra315305f6adb4c88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38eeda091954430"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf072abbf07a84964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R735997c9ad93496e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38eeda091954430" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be337e8eac34eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf072abbf07a84964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>162,889</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,731</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>163,077</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>