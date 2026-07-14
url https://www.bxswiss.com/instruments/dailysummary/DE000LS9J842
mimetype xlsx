--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra315305f6adb4c88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8da7effe5ea41db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf072abbf07a84964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2058d8cdf2494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7be337e8eac34eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf072abbf07a84964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d65003dc77d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2058d8cdf2494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>