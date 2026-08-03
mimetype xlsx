--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8da7effe5ea41db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f69049c5aa4949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2058d8cdf2494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb87d4e633848b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d65003dc77d488f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2058d8cdf2494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a9ea823b474470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb87d4e633848b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>