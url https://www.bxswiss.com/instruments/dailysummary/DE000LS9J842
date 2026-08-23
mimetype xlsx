--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f69049c5aa4949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e06bd649154478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfb87d4e633848b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1562a05a7f2548ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a9ea823b474470" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfb87d4e633848b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc97ebab77f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1562a05a7f2548ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>