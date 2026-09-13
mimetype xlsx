--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31e06bd649154478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8395dce0ec24ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1562a05a7f2548ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289f112a7e214646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc97ebab77f43ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1562a05a7f2548ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46e33aae86041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289f112a7e214646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,961</x:t>
-[...517 lines deleted...]
-          <x:t>169,532</x:t>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,803</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>169,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>