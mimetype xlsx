--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8395dce0ec24ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eed1e37fc0f4765" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R289f112a7e214646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c52a89bd9e04a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd46e33aae86041e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R289f112a7e214646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22608161221b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c52a89bd9e04a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...149 lines deleted...]
-          <x:t>169,532</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>169,449</x:t>
-[...387 lines deleted...]
-          <x:t>169,803</x:t>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>