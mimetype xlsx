--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eed1e37fc0f4765" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796340a5eb524ddb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c52a89bd9e04a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd720ae46ccc486c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22608161221b4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c52a89bd9e04a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R403ffb99dd254f49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd720ae46ccc486c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Underrated &amp; Emerging Stars</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>