--- v12 (2026-09-07)
+++ v13 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf433ed1ca5e4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051bf4e4f9384f2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a444dac70a4bce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re498d89c30b5412d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c4386749d24fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a444dac70a4bce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9488dd6e84764daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re498d89c30b5412d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>