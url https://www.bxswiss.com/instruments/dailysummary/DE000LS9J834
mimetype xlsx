--- v13 (2026-09-27)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R051bf4e4f9384f2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498c3f276d0a4847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re498d89c30b5412d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4872e8ddd394d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9488dd6e84764daf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re498d89c30b5412d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5651b8710b449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4872e8ddd394d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>