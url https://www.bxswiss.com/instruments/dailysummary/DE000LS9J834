--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498c3f276d0a4847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78c9d245bbb4ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4872e8ddd394d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8253c313dc874b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5651b8710b449bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4872e8ddd394d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re31b21811b9c493c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8253c313dc874b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,775</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>