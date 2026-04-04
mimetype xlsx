--- v5 (2026-02-21)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821ea2e170004d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1aad05532a4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c8726a6b32c492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d71be16341f4994"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd9fa61ebbcc4f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c8726a6b32c492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cbb52977704f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d71be16341f4994" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>411,529</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>