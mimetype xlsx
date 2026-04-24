--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde1aad05532a4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580f15e1626246ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d71be16341f4994"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0b749969174b3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4cbb52977704f33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d71be16341f4994" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab42b4ca8c748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0b749969174b3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>