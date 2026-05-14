--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R580f15e1626246ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88562d110794941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b0b749969174b3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd0e95a31bf4d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ab42b4ca8c748b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b0b749969174b3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5ab7b72fae4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd0e95a31bf4d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>