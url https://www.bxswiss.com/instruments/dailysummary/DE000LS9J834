--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb88562d110794941" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec2584e5fef4323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fd0e95a31bf4d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9797b93f56b424c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa5ab7b72fae4f0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fd0e95a31bf4d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f59c5c8e3434e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9797b93f56b424c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>