--- v9 (2026-06-13)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcec2584e5fef4323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43675ca407444652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9797b93f56b424c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra172c1f82b964afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f59c5c8e3434e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9797b93f56b424c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cd3c963f504cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra172c1f82b964afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>