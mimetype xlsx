--- v10 (2026-07-07)
+++ v11 (2026-07-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43675ca407444652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0c81395ea84066" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra172c1f82b964afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c8bffe2f0d4e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18cd3c963f504cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra172c1f82b964afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd42ff0ae1434352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c8bffe2f0d4e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>