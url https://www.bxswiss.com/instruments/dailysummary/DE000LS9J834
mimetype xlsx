--- v11 (2026-07-28)
+++ v12 (2026-09-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a0c81395ea84066" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf433ed1ca5e4592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75c8bffe2f0d4e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3a444dac70a4bce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd42ff0ae1434352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75c8bffe2f0d4e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c4386749d24fa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3a444dac70a4bce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MS High-Rises</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>466,408</x:t>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>