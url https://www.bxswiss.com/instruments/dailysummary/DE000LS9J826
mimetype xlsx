--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca06012b2504cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323db0e265364c9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd40cf05abee74955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53a53ad90b64450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1403e4eee2e146fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd40cf05abee74955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20013e39858415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53a53ad90b64450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>