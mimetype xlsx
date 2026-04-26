--- v4 (2026-04-04)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R323db0e265364c9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bc3160563240be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53a53ad90b64450"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d93d7a918a48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20013e39858415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53a53ad90b64450" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be6f00eb21d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d93d7a918a48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,958</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>