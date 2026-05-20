--- v5 (2026-04-26)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bc3160563240be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ba746182fb40f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d93d7a918a48db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277601b195c54de0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9be6f00eb21d42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d93d7a918a48db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6175f2cd96a74476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277601b195c54de0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>