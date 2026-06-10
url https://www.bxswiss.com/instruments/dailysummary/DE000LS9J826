--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79ba746182fb40f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85d544c7244433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R277601b195c54de0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f080e5e7764133"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6175f2cd96a74476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R277601b195c54de0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428375db472445f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f080e5e7764133" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>445,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>