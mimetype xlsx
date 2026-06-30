--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc85d544c7244433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615907f0057d442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f080e5e7764133"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3fb3a4770346c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R428375db472445f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f080e5e7764133" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfec7910eda2430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3fb3a4770346c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>