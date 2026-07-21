--- v8 (2026-06-30)
+++ v9 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R615907f0057d442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9ec5ac1c9e429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f3fb3a4770346c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bab8f9eb5141e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfec7910eda2430d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f3fb3a4770346c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52d5ff220704c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bab8f9eb5141e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>