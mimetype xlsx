--- v9 (2026-07-21)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf9ec5ac1c9e429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54738e4a42384d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79bab8f9eb5141e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05576bba57474a6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52d5ff220704c80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79bab8f9eb5141e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac60e911cba74361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05576bba57474a6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>431,737</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>