--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54738e4a42384d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e713b9975474201" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05576bba57474a6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23722b9b49ae4b7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac60e911cba74361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05576bba57474a6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb8c403d6334712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23722b9b49ae4b7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,343</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>