--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e713b9975474201" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b72ba9b406944d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23722b9b49ae4b7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aefae0e55af4336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafb8c403d6334712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23722b9b49ae4b7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c83547712542a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aefae0e55af4336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>