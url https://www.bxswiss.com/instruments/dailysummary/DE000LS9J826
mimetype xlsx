--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b72ba9b406944d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dbd9a73e4e49ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aefae0e55af4336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd42e4a90daa84f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c83547712542a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aefae0e55af4336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0cf7328433b4245" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd42e4a90daa84f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Überverkaufte Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>