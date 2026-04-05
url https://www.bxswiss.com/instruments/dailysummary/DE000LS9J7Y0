--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6d9855dcbf4098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46572ca51484592" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00159784b7e4d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718d072b5ee049c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R667df19808e34060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00159784b7e4d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80201e021fc84739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718d072b5ee049c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>