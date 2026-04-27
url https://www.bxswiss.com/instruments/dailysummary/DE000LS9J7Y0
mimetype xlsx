--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46572ca51484592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92793638c0147cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718d072b5ee049c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8bad6ea2d04a44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80201e021fc84739" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718d072b5ee049c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719c7d0c9c734990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8bad6ea2d04a44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,700</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>