--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd92793638c0147cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3779dab6ae73442d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8bad6ea2d04a44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082fc4084524392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R719c7d0c9c734990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8bad6ea2d04a44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7bc9c2930e4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082fc4084524392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>