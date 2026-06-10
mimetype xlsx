--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3779dab6ae73442d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053c5e6fdc124e99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082fc4084524392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41417a5e7b5b4781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7bc9c2930e4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082fc4084524392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d1a3bb883b48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41417a5e7b5b4781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,161</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>