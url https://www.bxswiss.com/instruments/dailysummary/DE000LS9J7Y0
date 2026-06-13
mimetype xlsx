--- v10 (2026-06-10)
+++ v11 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R053c5e6fdc124e99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250c76613b774ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41417a5e7b5b4781"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1b940e36db40b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71d1a3bb883b48e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41417a5e7b5b4781" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926e821d77de46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1b940e36db40b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,112 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>