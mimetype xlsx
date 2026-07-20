--- v11 (2026-06-13)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250c76613b774ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ddfa7472dc4d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e1b940e36db40b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885247d537474922"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R926e821d77de46f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e1b940e36db40b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54cdc8fed1e54daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885247d537474922" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>154,579</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>