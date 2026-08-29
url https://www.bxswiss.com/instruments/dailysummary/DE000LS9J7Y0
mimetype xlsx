--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40ddfa7472dc4d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361bd1577f344ef3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R885247d537474922"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40aaa10841b84dce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54cdc8fed1e54daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R885247d537474922" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16833ee28e114e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40aaa10841b84dce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>158,762</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>