--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R361bd1577f344ef3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39cb3f545c040c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40aaa10841b84dce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c0b2cf51a947a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16833ee28e114e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40aaa10841b84dce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4997b2fb85a2481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c0b2cf51a947a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>