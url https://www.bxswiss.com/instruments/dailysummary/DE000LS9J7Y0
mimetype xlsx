--- v14 (2026-09-18)
+++ v15 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39cb3f545c040c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f9535ecaa14e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c0b2cf51a947a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70e11357b1e498a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4997b2fb85a2481d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c0b2cf51a947a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52cd2084e734c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70e11357b1e498a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>