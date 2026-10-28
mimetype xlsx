--- v15 (2026-10-08)
+++ v16 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f9535ecaa14e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f41d69926648cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc70e11357b1e498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf036d2d43d8b431d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re52cd2084e734c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc70e11357b1e498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10be4cb236154741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf036d2d43d8b431d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konsumtitel: aus dem Alltag</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7Y0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>163,113</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,280</x:t>
-[...360 lines deleted...]
-          <x:t>162,859</x:t>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>