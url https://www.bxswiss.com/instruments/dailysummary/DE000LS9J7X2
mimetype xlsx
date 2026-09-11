--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b90396fdba4ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3ddd4f70914ae6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7b3a305c8e4fca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c43bc74bbc4e2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c85e8a83a34942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7b3a305c8e4fca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57659a86f3ce4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c43bc74bbc4e2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>142,460</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>