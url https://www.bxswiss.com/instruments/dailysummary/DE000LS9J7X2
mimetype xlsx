--- v11 (2026-09-11)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3ddd4f70914ae6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8edf66f0fa64686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17c43bc74bbc4e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d1fc28f49a450b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57659a86f3ce4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17c43bc74bbc4e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3da055236e6346cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d1fc28f49a450b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,154</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>