--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96de1c77902d4e1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19199c24bb014720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf606e70d18bd45b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69443e999a9b4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50235cfc125c4b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf606e70d18bd45b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2319cc6e8042ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69443e999a9b4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...306 lines deleted...]
-          <x:t>129,309</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,488</x:t>
-[...323 lines deleted...]
-          <x:t>127,234</x:t>
+          <x:t>126,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>