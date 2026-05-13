--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19199c24bb014720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b91fe6b425b409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69443e999a9b4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e529da727544d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2319cc6e8042ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69443e999a9b4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94aa6a3d4aa4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e529da727544d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>128,739</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,765</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>122,743</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>