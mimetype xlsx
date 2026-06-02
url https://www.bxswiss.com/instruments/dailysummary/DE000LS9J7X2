--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b91fe6b425b409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9402de88ac14a68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85e529da727544d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a8eb69a0b64fd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94aa6a3d4aa4ede" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85e529da727544d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c5e39eb5394077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a8eb69a0b64fd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,273</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>