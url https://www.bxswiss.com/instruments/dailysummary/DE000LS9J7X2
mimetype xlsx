--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9402de88ac14a68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925ea3b83f6d4392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a8eb69a0b64fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51e1b3f5e5349cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27c5e39eb5394077" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a8eb69a0b64fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476920719dd9470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51e1b3f5e5349cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>127,588</x:t>
-[...521 lines deleted...]
-        <x:is>
           <x:t>127,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>