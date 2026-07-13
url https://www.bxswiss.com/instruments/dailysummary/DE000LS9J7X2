--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925ea3b83f6d4392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4163dce1987541af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc51e1b3f5e5349cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f743ce120e4a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476920719dd9470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc51e1b3f5e5349cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1fd6b07a7d4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f743ce120e4a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>