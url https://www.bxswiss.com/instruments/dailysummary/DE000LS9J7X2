--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4163dce1987541af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2b90396fdba4ab9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f743ce120e4a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf7b3a305c8e4fca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f1fd6b07a7d4c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f743ce120e4a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3c85e8a83a34942" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf7b3a305c8e4fca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Braune Brause Aktienwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7X2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>