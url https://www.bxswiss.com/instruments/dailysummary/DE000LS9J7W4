--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra42af9bd617d4460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0a7dc6333d488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35ab2781e18f4dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra642fcf041c642a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29ac4867fd84297" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35ab2781e18f4dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916945c1f3d945d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra642fcf041c642a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>115,271</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>