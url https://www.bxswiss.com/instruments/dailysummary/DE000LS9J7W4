--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a0a7dc6333d488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbee0b3313540b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra642fcf041c642a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3eb1706a654a99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R916945c1f3d945d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra642fcf041c642a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1587b660514fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3eb1706a654a99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>