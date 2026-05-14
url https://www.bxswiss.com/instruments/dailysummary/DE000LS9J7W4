--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbee0b3313540b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10cec4bcfca4aa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc3eb1706a654a99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re572b3b3cc124680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1587b660514fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc3eb1706a654a99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be195398eef4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re572b3b3cc124680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...328 lines deleted...]
-          <x:t>114,744</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,736</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>114,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,808</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,147</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>