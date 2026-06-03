--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd10cec4bcfca4aa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bc8ea05c66462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re572b3b3cc124680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735250515ff148f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be195398eef4e29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re572b3b3cc124680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456d3de4f0514a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735250515ff148f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...338 lines deleted...]
-          <x:t>115,350</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.04.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>