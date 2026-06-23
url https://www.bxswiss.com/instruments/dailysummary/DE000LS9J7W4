--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10bc8ea05c66462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf178e7fca02f40cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R735250515ff148f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f728968a4d74b8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R456d3de4f0514a1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R735250515ff148f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7826a68d124d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f728968a4d74b8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,463</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>