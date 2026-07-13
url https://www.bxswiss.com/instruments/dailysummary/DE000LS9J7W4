--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf178e7fca02f40cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f08932983744db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f728968a4d74b8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5b8d1b85884f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf7826a68d124d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f728968a4d74b8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bbf672fcd94870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5b8d1b85884f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>118,674</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,466</x:t>
-[...102 lines deleted...]
-          <x:t>119,361</x:t>
+          <x:t>119,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,329</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>118,708</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,603</x:t>
-[...31 lines deleted...]
-          <x:t>119,230</x:t>
+          <x:t>117,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>