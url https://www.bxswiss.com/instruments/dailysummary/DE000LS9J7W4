--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23f08932983744db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a15662c33bc4594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b5b8d1b85884f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b37ea5919a49c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01bbf672fcd94870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b5b8d1b85884f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d2e1774ed147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b37ea5919a49c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,568</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>