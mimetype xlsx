--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a15662c33bc4594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bb30867e9e4e78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74b37ea5919a49c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffc8e4f602648d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81d2e1774ed147fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74b37ea5919a49c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa2555f6e50418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffc8e4f602648d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>119,342</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,480</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,916</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>