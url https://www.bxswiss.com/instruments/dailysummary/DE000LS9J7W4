--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80bb30867e9e4e78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radff2ca120af40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcffc8e4f602648d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c0248360eb4509"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa2555f6e50418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcffc8e4f602648d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb121d48339224822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c0248360eb4509" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>123,164</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,248</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>123,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>