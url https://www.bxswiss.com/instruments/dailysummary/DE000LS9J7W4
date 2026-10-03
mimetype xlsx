--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radff2ca120af40c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7d530d58bc419e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c0248360eb4509"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5160c653716436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb121d48339224822" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c0248360eb4509" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb870aff2ee4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5160c653716436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,248</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>122,101</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>122,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>