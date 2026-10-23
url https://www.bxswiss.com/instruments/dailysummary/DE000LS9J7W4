--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a7d530d58bc419e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9a69159a6ea41aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5160c653716436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red6bb99f8bbe4f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb870aff2ee4383" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5160c653716436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc10ea62fd9f94b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red6bb99f8bbe4f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Deutschland Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7W4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...188 lines deleted...]
-          <x:t>10.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,354</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>120,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,235</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,208</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>