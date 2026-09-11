--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a649121d1f24dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25caa319586149bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8783f3e76b479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef6fbed1ed74e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da9adc042e44835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8783f3e76b479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0212a9e232584250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef6fbed1ed74e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>154,007</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,860</x:t>
-[...490 lines deleted...]
-          <x:t>155,787</x:t>
+          <x:t>153,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,423</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>