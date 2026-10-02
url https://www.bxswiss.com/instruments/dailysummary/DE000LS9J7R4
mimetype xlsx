--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25caa319586149bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037d99e23e5040b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ef6fbed1ed74e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5973f9891e4175"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0212a9e232584250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ef6fbed1ed74e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d089014d3a43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5973f9891e4175" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>