--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R037d99e23e5040b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fb98edccf748dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d5973f9891e4175"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52bc6a3ae014781"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d089014d3a43c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d5973f9891e4175" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2af15deccb7489f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52bc6a3ae014781" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,625 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>153,255</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>152,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,032</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...280 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,118</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>