--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d5b2e070ab544ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432217c58bb9432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R195044ab1f064022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104099d53ae74d90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b480e8ecbe487f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R195044ab1f064022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3865c5047be04336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104099d53ae74d90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>