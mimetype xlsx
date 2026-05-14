--- v4 (2026-04-03)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432217c58bb9432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24b89cb76004112" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104099d53ae74d90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aea486a1f444e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3865c5047be04336" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104099d53ae74d90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436e48546d114404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aea486a1f444e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...640 lines deleted...]
-          <x:t>164,929</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>