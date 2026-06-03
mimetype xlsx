--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd24b89cb76004112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8483d4849b83444b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24aea486a1f444e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd986289a129143fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436e48546d114404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24aea486a1f444e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ce4bb5dddc4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd986289a129143fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>