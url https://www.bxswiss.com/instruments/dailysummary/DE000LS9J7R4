--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8483d4849b83444b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbbc85fd46d4a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd986289a129143fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeea4e81a1854507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2ce4bb5dddc4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd986289a129143fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0676bb8d424746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeea4e81a1854507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>152,797</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>150,758</x:t>
-[...409 lines deleted...]
-          <x:t>151,306</x:t>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>