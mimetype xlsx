--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffbbc85fd46d4a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0eb603a8d094fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reeea4e81a1854507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388579d9c2834523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec0676bb8d424746" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reeea4e81a1854507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1231ea569d444068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388579d9c2834523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...203 lines deleted...]
-          <x:t>150,936</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>152,451</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,847</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>151,886</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>