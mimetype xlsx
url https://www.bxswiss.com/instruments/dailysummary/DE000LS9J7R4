--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0eb603a8d094fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaeca4d32f734b9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R388579d9c2834523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726d04b51dfb429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1231ea569d444068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R388579d9c2834523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a45a739bc9a48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726d04b51dfb429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>