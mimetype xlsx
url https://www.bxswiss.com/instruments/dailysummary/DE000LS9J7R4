--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaeca4d32f734b9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a649121d1f24dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R726d04b51dfb429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c8783f3e76b479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a45a739bc9a48d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R726d04b51dfb429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8da9adc042e44835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c8783f3e76b479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Laster, Lust und Lobby</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J7R4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>