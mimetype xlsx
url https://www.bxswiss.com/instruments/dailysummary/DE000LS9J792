--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8185c39981c3434a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597507a9e8b34f00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab5a84c3e59e4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd74cf68f3bf42bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97c8a03d5ea34be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab5a84c3e59e4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6729094405b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd74cf68f3bf42bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>