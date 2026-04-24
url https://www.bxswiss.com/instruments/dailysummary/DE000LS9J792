--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R597507a9e8b34f00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709b2789d0204edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd74cf68f3bf42bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85fd8d8601574127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6729094405b46aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd74cf68f3bf42bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fab8df83c724902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85fd8d8601574127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>330,269</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>328,899</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>330,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,980</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>