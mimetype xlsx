--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R709b2789d0204edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ba117bfe214a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85fd8d8601574127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c6419dc86c4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fab8df83c724902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85fd8d8601574127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131a0003e26b4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c6419dc86c4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,721</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>