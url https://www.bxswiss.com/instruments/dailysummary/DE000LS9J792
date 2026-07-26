--- v9 (2026-05-14)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ba117bfe214a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1171970776854421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60c6419dc86c4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86532e905ac40cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131a0003e26b4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60c6419dc86c4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf33aafb0b6f44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86532e905ac40cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>429,301</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>