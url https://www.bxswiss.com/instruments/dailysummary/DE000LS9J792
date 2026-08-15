--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1171970776854421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0cef65677c4593" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc86532e905ac40cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b9c6427bf04e4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf33aafb0b6f44dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc86532e905ac40cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37806fac9e774222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b9c6427bf04e4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>465,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>