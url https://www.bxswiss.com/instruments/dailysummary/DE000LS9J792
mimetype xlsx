--- v11 (2026-08-15)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf0cef65677c4593" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833e467c82a145a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76b9c6427bf04e4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5ec8cedccd440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37806fac9e774222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76b9c6427bf04e4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b91abee2f84768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5ec8cedccd440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>440,081</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>