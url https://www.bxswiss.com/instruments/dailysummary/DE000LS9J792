--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833e467c82a145a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758a1d4643974ca1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac5ec8cedccd440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a56b5efa91a4823"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b91abee2f84768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac5ec8cedccd440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff59e9b8e1e14d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a56b5efa91a4823" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>466,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>