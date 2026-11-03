--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R758a1d4643974ca1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88aa81b0a7514fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a56b5efa91a4823"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd86b4523dc384f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff59e9b8e1e14d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a56b5efa91a4823" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e6eb4ec423f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd86b4523dc384f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unternehmen im digitalen Wandel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9J792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>